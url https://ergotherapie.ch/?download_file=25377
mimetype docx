--- v0 (2026-06-09)
+++ v1 (2026-08-02)
@@ -1,4574 +1,9235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...2486 lines deleted...]
-                      <v:textbox>
+    <w:p w14:paraId="21AFB261" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB262" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB263" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005A7B47">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="580" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB264" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15738880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2D7" wp14:editId="21AFB2D8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729996</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>416330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="175260"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="175260">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="169164"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="175260"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="175260"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="169164"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="07F146A7" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:32.8pt;width:219.8pt;height:13.8pt;z-index:15738880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,175260" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyt7nfQgIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X2xHnbNYcaqpVadJ&#10;VVepqfZMMI6tYS4DEjv/fhccXO9D6jTND3DxPRzO/YDN9dBJchLGtqBKmi1SSoTiULXqUNLn3d27&#10;D5RYx1TFJChR0rOw9Hr79s2m14VYQgOyEoYgibJFr0vaOKeLJLG8ER2zC9BCobMG0zGHS3NIKsN6&#10;ZO9kskzTPOnBVNoAF9bi39vRSbeBv64Fd1/q2gpHZElRmwujCePej8l2w4qDYbpp+UUG+wcVHWsV&#10;HjpR3TLHyNG0v1F1LTdgoXYLDl0Cdd1yEWLAaLL0l2ieGqZFiAWTY/WUJvv/aPnD6Uk/Gi/d6nvg&#10;3yxmJOm1LSaPX9gLZqhN57EonAwhi+cpi2JwhOPP5WqdXeWYbI6+bPV+ibYnZUXczY/WfRIQmNjp&#10;3rqxClW0WBMtPqhoGqylr6IMVXSUYBUNJVjF/VhFzZzf5+V5k/QzKc2kxLs7OIkdBKDzYXjF6WpN&#10;SQwGtb5gpJpjMa4ZKvrirAPfiMnTdX4JPLrjPIdl+TrLr/4GOE9lZIrzyDgP5KfMR1ic/wB/Xcac&#10;/dXg5uBY/3g6l2DF2BK+UqE3puph7uf9YUG21V0rpS+XNYf9jTTkxPx1Dt8lcTNY6N6xYX3r7qE6&#10;PxrS4x0vqf1+ZEZQIj8rvET+QYiGicY+GsbJGwjPRugUY91u+MqMJhrNkjrs9weIV5QVsZFRvweM&#10;WL9Twcejg7r1XR60jYouC7zXIf7LG+Qfjvk6oF5eyu0PAAAA//8DAFBLAwQUAAYACAAAACEA8zvv&#10;l98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTgiMa4lSoEheEQC0o&#10;4ujES5zinyh2m/TtWU5w29GOZr4pN7Oz7IRj7IOXsFxkwNC3Qfe+k/Dx/nRzDywm5bWywaOEM0bY&#10;VJcXpSp0mPwOT/vUMQrxsVASTEpDwXlsDToVF2FAT7+vMDqVSI4d16OaKNxZvsqynDvVe2owasCt&#10;wfZ7f3QSom1e1uLNnA/bTzzM9Ws9PXe1lNdX8+MDsIRz+jPDLz6hQ0VMTTh6HZklvRS0JUnIRQ6M&#10;DELc0dFIWN+ugFcl/7+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyt7nfQgIAAHEF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzO++X3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" path="m2791079,l,,,6096,,169164r,6096l2791079,175260r,-6096l2791079,6096r,-6096xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15739392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2D9" wp14:editId="21AFB2DA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>807998</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="11191EE6" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:63.6pt;width:219.8pt;height:.5pt;z-index:15739392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAx2tzVeIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KiTKAlViFMhFAQHqGgLSNzc2CSBeB3ZbhP+nu0Jbju7o9k35Wo2Aztq53uLAuJF&#10;BExjY1WPrYDX3f3VEpgPEpUcLGoBP9rDqjo/K2Wh7IQbfdyGllEI+kIK6EIYC85902kj/cKOGun2&#10;aZ2RgaRruXJyonAz8CSKcm5kj/Shk6O+63TzvT0YAek6rr+ml9o91O8f+fPb02PsVCrE5cV8ewMs&#10;6Dn8meGET+hQEdPeHlB5NpCOM+oSaEiuE2DkyLI0B7Y/bZYJ8Krk/ztUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOT0nAIQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDHa3NV4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15739904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2DB" wp14:editId="21AFB2DC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>998498</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="538A36A6" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:78.6pt;width:219.8pt;height:.5pt;z-index:15739904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAgdlaDuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KiTKAlViFMhFAQHqGgLSNzc2CSBeB3ZbhP+nu0Jbju7o9k35Wo2Aztq53uLAuJF&#10;BExjY1WPrYDX3f3VEpgPEpUcLGoBP9rDqjo/K2Wh7IQbfdyGllEI+kIK6EIYC85902kj/cKOGun2&#10;aZ2RgaRruXJyonAz8CSKcm5kj/Shk6O+63TzvT0YAek6rr+ml9o91O8f+fPb02PsVCrE5cV8ewMs&#10;6Dn8meGET+hQEdPeHlB5NpCOM+oSaMiuE2DkyLI0B7Y/bZYJ8Krk/ztUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOT0nAIQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCB2VoO4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15740416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2DD" wp14:editId="21AFB2DE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1190522</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Graphic 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0865D964" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:93.75pt;width:219.8pt;height:.5pt;z-index:15740416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAgcGAbuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+E&#10;MBDF7yZ+h2ZMvLkFQ5EgZWMMRg9qdP2TeOvSEVDakra74Ld39qS3eTMvb36vWi9mZHv0YXBWQrpK&#10;gKFtnR5sJ+H15easABaislqNzqKEHwywro+PKlVqN9tn3G9ixyjEhlJJ6GOcSs5D26NRYeUmtHT7&#10;dN6oSNJ3XHs1U7gZ+XmS5NyowdKHXk143WP7vdkZCdlj2nzNT42/bd4/8oe3+7vU60zK05Pl6hJY&#10;xCX+meGAT+hQE9PW7awObCSdCuoSaSguBDByCJHlwLaHTSGA1xX/36H+BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAE5PScAhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIHBgG7hAAAACwEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15740928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2DF" wp14:editId="21AFB2E0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1381022</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7BF166CE" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:108.75pt;width:219.8pt;height:.5pt;z-index:15740928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAgwo+kOIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjjKglViFMhFAQHqKD8SNzceEkC8Tqy3Sa8Pe4JjjM7mv2mXM9mYAd0vrckQSwS&#10;YEiN1T21El5fbi9WwHxQpNVgCSX8oId1dXpSqkLbiZ7xsA0tiyXkCyWhC2EsOPdNh0b5hR2R4u3T&#10;OqNClK7l2qkplpuBL5Mk50b1FD90asSbDpvv7d5ISDei/pqeandXv3/kj28P98LpVMrzs/n6CljA&#10;OfyF4Ygf0aGKTDu7J+3ZELXI4pYgYSkuM2AxkWVpDmx3dFYZ8Krk/zdUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOT0nAIQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCDCj6Q4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15741440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2E1" wp14:editId="21AFB2E2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1571522</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Graphic 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4230D8D2" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:123.75pt;width:219.8pt;height:.5pt;z-index:15741440;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEA6q7BsuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KiTKg5ViFMhFAQHqKD8SNzceEkC8Tqy3Sa8Pe4JjjM7mv2mXM9mYAd0vrckIV0k&#10;wJAaq3tqJby+3F6sgPmgSKvBEkr4QQ/r6vSkVIW2Ez3jYRtaFkvIF0pCF8JYcO6bDo3yCzsixdun&#10;dUaFKF3LtVNTLDcDXyZJzo3qKX7o1Ig3HTbf272RkG3S+mt6qt1d/f6RP7493KdOZ1Ken83XV8AC&#10;zuEvDEf8iA5VZNrZPWnPhqhTEbcECcvsUgCLCSGyHNju6KwE8Krk/zdUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOT0nAIQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDqrsGy4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15741952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2E3" wp14:editId="21AFB2E4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1763546</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="414ADB41" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:138.85pt;width:219.8pt;height:.5pt;z-index:15741952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAfB5htOIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KiTKj9ViFMhFAQHQLQFJG5uvCSBeB3ZbhPeHvcEx5kdzX5Trmc9sCNa1xsSEC8i&#10;YEiNUT21Al53d1crYM5LUnIwhAJ+0MG6Oj8rZaHMRBs8bn3LQgm5QgrovB8Lzl3ToZZuYUakcPs0&#10;VksfpG25snIK5XrgyyjKuJY9hQ+dHPG2w+Z7e9ACkue4/ppeantfv39kT2+PD7FViRCXF/PNNTCP&#10;s/8Lwwk/oEMVmPbmQMqxIeg4DVu8gGWe58BCIk2TDNj+5Kxy4FXJ/2+ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOT0nAIQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB8HmG04gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15742464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2E5" wp14:editId="21AFB2E6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1979954</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="13F7A489" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:155.9pt;width:219.8pt;height:.5pt;z-index:15742464;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAFSC54eEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjjkkRViFMhFAQHqKD8SNzc2CSBeB3ZbhPenu0JjjM7mp2vXM92YAfjQ+9Qglgk&#10;wAw2TvfYSnh9ub1YAQtRoVaDQyPhxwRYV6cnpSq0m/DZHLaxZVSCoVASuhjHgvPQdMaqsHCjQbp9&#10;Om9VJOlbrr2aqNwOfJkkObeqR/rQqdHcdKb53u6thHQj6q/pqfZ39ftH/vj2cC+8TqU8P5uvr4BF&#10;M8e/MBzn03SoaNPO7VEHNpAWGbFECZdCEAMlsizNge2OznIFvCr5f4bqFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAE5PScAhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABUgueHhAAAACwEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15742976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2E7" wp14:editId="21AFB2E8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2170454</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="69D825A2" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:170.9pt;width:219.8pt;height:.5pt;z-index:15742976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAfIRGw+IAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjjkkRViFMhFAQHqKD8SNzceEkCsR3ZbhPenu0JjjM7mp2vXM9mYAf0oXdWglgk&#10;wNA2Tve2lfD6cnuxAhaisloNzqKEHwywrk5PSlVoN9lnPGxjy6jEhkJJ6GIcC85D06FRYeFGtHT7&#10;dN6oSNK3XHs1UbkZ+DJJcm5Ub+lDp0a86bD53u6NhHQj6q/pqfZ39ftH/vj2cC+8TqU8P5uvr4BF&#10;nONfGI7zaTpUtGnn9lYHNpAWGbFECZepIAZKZFmaA9sdneUKeFXy/wzVLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOT0nAIQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB8hEbD4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15743488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2E9" wp14:editId="21AFB2EA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2361335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Graphic 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4C2D3E37" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:185.95pt;width:219.8pt;height:.5pt;z-index:15743488;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAI43RPOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KiTkqQ0xKkQCoJDQaX8SNzc2CSBeB3ZbhPenu0JjjM7mv2mWE2mZwftfGdRQDyL&#10;gGmsreqwEfD6cndxBcwHiUr2FrWAH+1hVZ6eFDJXdsRnfdiGhlEJ+lwKaEMYcs593Woj/cwOGun2&#10;aZ2RgaRruHJypHLT83kUZdzIDulDKwd92+r6e7s3ApKnuPoaN5W7r94/sse39UPsVCLE+dl0cw0s&#10;6Cn8heGIT+hQEtPO7lF51pOOU9oSBFwu4iUwSqRpkgHbHZ35EnhZ8P8byl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEATk9JwCECAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAI43RPOMAAAALAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15744000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2EB" wp14:editId="21AFB2EC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2551835</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Graphic 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0A6E32A3" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:200.95pt;width:219.8pt;height:.5pt;z-index:15744000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAcvIc+OEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjjKoloiFMhFAQHqKD8SNzc2CSBeB3ZbhPenu0JjjM7+namXM92YAfjQ+9Qglgk&#10;wAw2TvfYSnh9ub24BBaiQq0Gh0bCjwmwrk5PSlVoN+GzOWxjywiCoVASuhjHgvPQdMaqsHCjQbp9&#10;Om9VJOlbrr2aCG4HvkySnFvVI33o1GhuOtN8b/dWQroR9df0VPu7+v0jf3x7uBdep1Ken83XV8Ci&#10;meNfGI71qTpU1Gnn9qgDG0iLjLZEgiViBYwSWZbmwHZHZ7kCXpX8/4bqFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAE5PScAhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHLyHPjhAAAACwEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15744512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2ED" wp14:editId="21AFB2EE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2743859</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2791460" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Graphic 12"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2791460" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2791460" h="6350">
+                              <a:moveTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2791079" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="77112E4D" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:216.05pt;width:219.8pt;height:.5pt;z-index:15744512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOT0nAIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayLW2MOMXQosOA&#10;oivQDDsrshwbk0VNVGL370fJVmpspw3zQabMJ+rxkfT2Zug0OyuHLZiSLxc5Z8pIqFpzLPm3/f27&#10;a87QC1MJDUaV/EUhv9m9fbPtbaFW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dcescqKn&#10;6J3OVnm+znpwlXUgFSJ9vRudfBfj17WS/mtdo/JMl5y4+bi6uB7Cmu22ojg6YZtWTjTEP7DoRGvo&#10;0kuoO+EFO7n2j1BdKx0g1H4hocugrlupYg6UzTL/LZvnRlgVcyFx0F5kwv8XVj6en+2TC9TRPoD8&#10;gaRI1lssLp6wwQkz1K4LWCLOhqjiy0VFNXgm6ePqarP8sCaxJfnW7z9GkTNRpLPyhP6zghhHnB/Q&#10;jzWokiWaZMnBJNNRJUMNdayh54xq6DijGh7GGlrhw7lALpisnxFpJh7B2cFZ7SHCfEghsM2vNpyl&#10;RIjpK0abOZZymqGSL71tjDdi1vlmHXhRsORO7xE2v/avwEnNFE5qQDXeFPKOV160oOvnaiPotrpv&#10;tQ7pozsebrVjZxFGIz4T4xksdsJY/NAGB6henhzraV5Kjj9PwinO9BdDDRmGKxkuGYdkOK9vIY5g&#10;VN6h3w/fhbPMkllyT73zCKndRZHagvgHwIgNJw18Onmo29AzkdvIaNrQjMT8p3kOQzjfR9TrX2f3&#10;CwAA//8DAFBLAwQUAAYACAAAACEAsOcRreEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjjNolQiFMhFAQHqKD8SNzceEkCsR3ZbhPenu0JjjM7+namXM9mYAf0oXdWglgk&#10;wNA2Tve2lfD6cntxCSxEZbUanEUJPxhgXZ2elKrQbrLPeNjGlhHEhkJJ6GIcC85D06FRYeFGtHT7&#10;dN6oSNK3XHs1EdwMfJkkOTeqt/ShUyPedNh8b/dGQroR9df0VPu7+v0jf3x7uBdep1Ken83XV8Ai&#10;zvEvDMf6VB0q6rRze6sDG0iLjLZEgq2WAhglsizNge2OzkoAr0r+f0P1CwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAE5PScAhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALDnEa3hAAAACwEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15745024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2EF" wp14:editId="21AFB2F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>729995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3056279</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6122035" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Graphic 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6122035" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6122035" h="6350">
+                              <a:moveTo>
+                                <a:pt x="6121654" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121654" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6121654" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="331804BF" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:240.65pt;width:482.05pt;height:.5pt;z-index:15745024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6122035,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFjEDNIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSxdiMOMXQosOA&#10;oivQDDsrshwbk0WNUuLk70fJVmpspw3zQabMJ+rxkfTm9txrdlLoOjAVXy5yzpSRUHfmUPFvu4d3&#10;HzhzXphaaDCq4hfl+O327ZvNYEu1ghZ0rZBREOPKwVa89d6WWeZkq3rhFmCVIWcD2AtPWzxkNYqB&#10;ovc6W+V5kQ2AtUWQyjn6ej86+TbGbxol/demccozXXHi5uOKcd2HNdtuRHlAYdtOTjTEP7DoRWfo&#10;0muoe+EFO2L3R6i+kwgOGr+Q0GfQNJ1UMQfKZpn/ls1LK6yKuZA4zl5lcv8vrHw6vdhnDNSdfQT5&#10;w5Ei2WBdefWEjZsw5wb7gCXi7BxVvFxVVGfPJH0slqtVfrPmTJKvuFlHkTNRprPy6PxnBTGOOD06&#10;P9agTpZokyXPJplIlQw11LGGnjOqIXJGNdyPNbTCh3OBXDDZMCPSTjyCs4eT2kGE+ZACsV0W6/ec&#10;pUSI6StGmzmWGmiGSr70tjHeiCnyj0XgRcGSO71H2PzavwInNVM4qcGp8aaQd7zyqgVdP1fbge7q&#10;h07rkL7Dw/5OIzuJMBrxmRjPYLETxuKHNthDfXlGNtC8VNz9PApUnOkvhhoyDFcyMBn7ZKDXdxBH&#10;MCqPzu/O3wVaZsmsuKfeeYLU7qJMbUH8A2DEhpMGPh09NF3omchtZDRtaEZi/tM8hyGc7yPq9a+z&#10;/QUAAP//AwBQSwMEFAAGAAgAAAAhAD8LSszfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AQhe8m/ofNmHizA9RqRZamEvVqrFivW3YEIjtL2C1Ff73LSY/vzcub72WbyXRipMG1liXEiwgE&#10;cWV1y7WE8u3pag3CecVadZZJwjc52OTnZ5lKtT3xK407X4tQwi5VEhrv+xTRVQ0Z5Ra2Jw63TzsY&#10;5YMcatSDOoVy02ESRTdoVMvhQ6N6KhqqvnZHI8H8fGzLcV+Ve1w9mufiHZOH4kXKy4tpew/C0+T/&#10;wjDjB3TIA9PBHlk70QUdr8IWL+F6HS9BzIno9i4GcZitZAmYZ/h/RP4LAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABYxAzSICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAPwtKzN8AAAAMAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m6121654,l,,,6096r6121654,l6121654,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15745536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB2F1" wp14:editId="21AFB2F2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>535611</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>419378</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6354445" cy="8207375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Textbox 14"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6354445" cy="8207375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00514000" w:rsidP="00640D25" w:rsidRDefault="00514000" w14:paraId="672A6659" w14:textId="77777777"/>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableNormal"/>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblInd w:w="67" w:type="dxa"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="4642"/>
+                              <w:gridCol w:w="5245"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB31D" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="266"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB31B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="26"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Personalien</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB31C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="26"/>
+                                    <w:ind w:left="229"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Adresse</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="26"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ergotherapie</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB320" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="350"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB31E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Name</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB31F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB323" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="300"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB321" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Vorname</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB322" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB326" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="302"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB324" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="26"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Geburtsdatum</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB325" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB329" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="300"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB327" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Strasse</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB328" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB32C" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="300"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB32A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>PLZ</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="12"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="8"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ort</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB32B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB32F" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="302"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB32D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Telefon</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="17"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Mobil</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="17"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="17"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Privat</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB32E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB332" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="340"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB330" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="45"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Arbeitgeber</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="20"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="23"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ort</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB331" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB335" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="300"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB333" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Kostenträger</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB334" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB338" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="300"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB336" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Vers-/Unfall-</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Nr</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB337" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB33B" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="300"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB339" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="23"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>AHV-</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Nr.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB33A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB33E" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="302"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB33C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="26"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>IV:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="15"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Verfügungsnr.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB33D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB341" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="492"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9887" w:type="dxa"/>
+                                  <w:gridSpan w:val="2"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB33F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="31"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB340" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ergotherapeutische</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="20"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Behandlung</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="26"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="20"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Diagnose</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="21"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>durch</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="25"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Arzt</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="22"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="24"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ärztin</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="22"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>auszufüllen</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB348" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="2155"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9887" w:type="dxa"/>
+                                  <w:gridSpan w:val="2"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB342" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="13"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB343" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="4164"/>
+                                    </w:tabs>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>KVG</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>UVG</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="3"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>MVG</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB344" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="2428"/>
+                                      <w:tab w:val="left" w:pos="4057"/>
+                                      <w:tab w:val="left" w:pos="4113"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="128" w:line="379" w:lineRule="auto"/>
+                                    <w:ind w:left="358" w:right="2453" w:firstLine="95"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Abklärung</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="40"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>(2 Sitzungen)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>ODER</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>eine Behandlungsserie (max. 9</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="16"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Behandlungen) eine Behandlungsserie (max. 9 Behandlungen)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>mehrere Serien (max.4): Anzahl</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB345" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="4057"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="3"/>
+                                    <w:ind w:left="381"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>mehrere Serien:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="1"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Anzahl</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>Langzeitbehandlung</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>(ab</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-3"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>5. Serie, mit</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Bericht</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-9"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>und</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-8"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Rücksprache</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-9"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>mit</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-8"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Versicherung)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB346" w14:textId="5ED2F851" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="4057"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="128"/>
+                                    <w:ind w:left="300"/>
+                                    <w:rPr>
+                                      <w:position w:val="3"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Langzeitbehandlung</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-10"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>(ab</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-10"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>5.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-9"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Serie,</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-10"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>mit</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-9"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Bericht</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:position w:val="3"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>IVG</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB347" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="10"/>
+                                    <w:ind w:left="300"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>und</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-10"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Rücksprache</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-10"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>mit</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-9"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Versicherung)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB34B" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="366"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB349" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="2156"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="33"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ort</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="4"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>der</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="4"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Behandlung</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>im</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Zentrum,</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="3"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>in</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="6"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>der</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="3"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Praxis</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB34A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="1725"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="39"/>
+                                    <w:ind w:left="581"/>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>zu</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Hause</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>in</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-8"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>der</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-7"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Institution</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-7"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>(z.B.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-8"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Heim)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB363" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="3046"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB34C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="163"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ziel</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="13"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>der</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="15"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Behandlung</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB34D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="51" w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:left="316" w:right="282" w:firstLine="96"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Verbessern oder Erhalten der körperlichen Funktionen als Beitrag zur Selbständigkeit in den alltäglichen </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Lebensverrichtungen</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB34E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="73"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB34F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="273" w:lineRule="auto"/>
+                                    <w:ind w:left="316" w:firstLine="141"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Lindern der psychischen Erkrankung im Rahmen einer psychiatrischen Behandlung</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB350" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="77"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB351" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+                                    <w:ind w:left="316" w:firstLine="134"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>NUR</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="77"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>KVG:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="77"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Massnahmen</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="40"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>zur</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="40"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Sturzprävention</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="40"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">bei Personen ab 65 Jahren mit moderatem bis hohem </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Sturzrisiko</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB352" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB353" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="124"/>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB354" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Arzt</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="18"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/Ärztin:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="22"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>ZSR-Nr</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="18"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>und</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="22"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>GLN</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB355" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB356" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB357" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB358" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB359" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB35A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB35B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB35C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB35D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="198"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB35E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="1" w:line="198" w:lineRule="exact"/>
+                                    <w:ind w:left="316"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Datum</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="14"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>und</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="15"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Unterschrift</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB35F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="114"/>
+                                    <w:ind w:left="229"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ursache</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB360" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="1545"/>
+                                      <w:tab w:val="left" w:pos="2431"/>
+                                    </w:tabs>
+                                    <w:spacing w:before="100"/>
+                                    <w:ind w:left="325"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Krankheit</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Unfall</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>Geburtsgebrechen</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="46"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>(Gg)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB361" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="217"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB362" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="229"/>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Diagnose</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="28"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="26"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Behandlungsgrund</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="31"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>(klassifiziert</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="31"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>oder</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="30"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="232323"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>deskriptiv)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="005A7B47" w14:paraId="21AFB373" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="3194"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="4642" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB364" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="2"/>
+                                      <w:szCs w:val="2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5245" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="21AFB365" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB366" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="121"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB367" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="229"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Ergotherapeut</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="26"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>/in:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="23"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>ZSR-Nr</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="21"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>und</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="22"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>GLN</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21AFB368" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB369" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB36A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB36B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB36C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB36D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB36E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB36F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB370" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB371" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="20"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="21AFB372" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="198" w:lineRule="exact"/>
+                                    <w:ind w:left="229"/>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Datum</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="14"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>und</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="15"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="19"/>
+                                    </w:rPr>
+                                    <w:t>Unterschrift</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="21AFB374" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="Textkrper"/>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
-                      </v:textbox>
-[...245 lines deleted...]
-      <w:r w:rsidRPr="008A0900">
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="21AFB2F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:42.15pt;margin-top:33pt;width:500.35pt;height:646.25pt;z-index:15745536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5oVFDlwEAABwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N3bTpC2MOMXWYsOA&#10;YhvQ7QMUWYqNWaJGKrHz96MUJym227CLRInU03uPXD2Orhd7g9SBr+XNrJTCeA1N57e1/PH94/WD&#10;FBSVb1QP3tTyYEg+rq/erYZQmTm00DcGBYN4qoZQyzbGUBUF6dY4RTMIxnPSAjoV+YjbokE1MLrr&#10;i3lZ3hUDYBMQtCHi2+djUq4zvrVGx6/WkomiryVzi3nFvG7SWqxXqtqiCm2nJxrqH1g41Xn+9Az1&#10;rKISO+z+gnKdRiCwcabBFWBtp03WwGpuyj/UvLYqmKyFzaFwton+H6z+sn8N31DE8QOM3MAsgsIL&#10;6J/E3hRDoGqqSZ5SRVydhI4WXdpZguCH7O3h7KcZo9B8eXe7XCwWSyk05x7m5f3t/TI5XlyeB6T4&#10;yYATKaglcsMyBbV/oXgsPZVMbI4EEpU4bkYuSeEGmgOrGLiRtaRfO4VGiv6zZ6dS108BnoLNKcDY&#10;P0GejSTGw/tdBNvlny+408/cgsx9GpfU47fnXHUZ6vVvAAAA//8DAFBLAwQUAAYACAAAACEA2moa&#10;XN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdSqKQxqkqBCckRBoO&#10;HJ3YTazG6xC7bfh7tqdym9WMZt8Um9kN7GSmYD1KWC4EMIOt1xY7CV/120MGLESFWg0ejYRfE2BT&#10;3t4UKtf+jJU57WLHqARDriT0MY4556HtjVNh4UeD5O395FSkc+q4ntSZyt3AH4VIuVMW6UOvRvPS&#10;m/awOzoJ22+sXu3PR/NZ7Stb188C39ODlPd383YNLJo5XsNwwSd0KImp8UfUgQ0SsqcVJSWkKU26&#10;+CJLSDWkVkmWAC8L/n9D+QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5oVFDlwEAABwD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDaahpc3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableNormal"/>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblInd w:w="67" w:type="dxa"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="4642"/>
+                        <w:gridCol w:w="5245"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB31D" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="266"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB31B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="26"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Personalien</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB31C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="26"/>
+                              <w:ind w:left="229"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Adresse</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="26"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ergotherapie</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB320" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="350"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB31E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Name</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB31F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB323" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="300"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB321" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Vorname</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB322" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB326" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="302"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB324" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="26"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Geburtsdatum</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB325" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB329" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="300"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB327" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Strasse</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB328" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB32C" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="300"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB32A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>PLZ</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="12"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="8"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ort</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB32B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB32F" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="302"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB32D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Telefon</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="17"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Mobil</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="17"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="17"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Privat</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB32E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB332" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="340"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB330" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="45"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Arbeitgeber</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="20"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="23"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ort</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB331" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB335" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="300"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB333" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Kostenträger</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB334" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB338" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="300"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB336" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Vers-/Unfall-</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Nr</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB337" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB33B" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="300"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB339" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="23"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>AHV-</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Nr.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB33A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB33E" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="302"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB33C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="26"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>IV:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="15"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Verfügungsnr.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB33D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB341" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="492"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9887" w:type="dxa"/>
+                            <w:gridSpan w:val="2"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB33F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="31"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB340" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ergotherapeutische</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="20"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Behandlung</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="26"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="20"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Diagnose</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="21"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>durch</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="25"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Arzt</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="22"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="24"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ärztin</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="22"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>auszufüllen</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB348" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="2155"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9887" w:type="dxa"/>
+                            <w:gridSpan w:val="2"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB342" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="13"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB343" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="4164"/>
+                              </w:tabs>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>KVG</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>UVG</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="3"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>MVG</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB344" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2428"/>
+                                <w:tab w:val="left" w:pos="4057"/>
+                                <w:tab w:val="left" w:pos="4113"/>
+                              </w:tabs>
+                              <w:spacing w:before="128" w:line="379" w:lineRule="auto"/>
+                              <w:ind w:left="358" w:right="2453" w:firstLine="95"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Abklärung</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="40"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>(2 Sitzungen)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>ODER</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>eine Behandlungsserie (max. 9</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="16"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Behandlungen) eine Behandlungsserie (max. 9 Behandlungen)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>mehrere Serien (max.4): Anzahl</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB345" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="4057"/>
+                              </w:tabs>
+                              <w:spacing w:before="3"/>
+                              <w:ind w:left="381"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>mehrere Serien:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="1"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Anzahl</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Langzeitbehandlung</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>(ab</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>5. Serie, mit</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Bericht</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>und</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Rücksprache</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>mit</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Versicherung)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB346" w14:textId="5ED2F851" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="4057"/>
+                              </w:tabs>
+                              <w:spacing w:before="128"/>
+                              <w:ind w:left="300"/>
+                              <w:rPr>
+                                <w:position w:val="3"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Langzeitbehandlung</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>(ab</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>5.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Serie,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>mit</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Bericht</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:position w:val="3"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>IVG</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB347" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="10"/>
+                              <w:ind w:left="300"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>und</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Rücksprache</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>mit</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Versicherung)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB34B" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="366"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB349" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2156"/>
+                              </w:tabs>
+                              <w:spacing w:before="33"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ort</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="4"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>der</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="4"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Behandlung</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>im</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Zentrum,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="3"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>in</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="6"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>der</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="3"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Praxis</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB34A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1725"/>
+                              </w:tabs>
+                              <w:spacing w:before="39"/>
+                              <w:ind w:left="581"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>zu</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Hause</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>in</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>der</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Institution</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>(z.B.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Heim)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB363" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="3046"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB34C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="163"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ziel</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="13"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>der</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="15"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Behandlung</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB34D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="51" w:line="276" w:lineRule="auto"/>
+                              <w:ind w:left="316" w:right="282" w:firstLine="96"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Verbessern oder Erhalten der körperlichen Funktionen als Beitrag zur Selbständigkeit in den alltäglichen </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Lebensverrichtungen</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB34E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="73"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB34F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="273" w:lineRule="auto"/>
+                              <w:ind w:left="316" w:firstLine="141"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Lindern der psychischen Erkrankung im Rahmen einer psychiatrischen Behandlung</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB350" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="77"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB351" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+                              <w:ind w:left="316" w:firstLine="134"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>NUR</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="77"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>KVG:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="77"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Massnahmen</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="40"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>zur</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="40"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Sturzprävention</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="40"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">bei Personen ab 65 Jahren mit moderatem bis hohem </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Sturzrisiko</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB352" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB353" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="124"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB354" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Arzt</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="18"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/Ärztin:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="22"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>ZSR-Nr</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="18"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>und</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="22"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>GLN</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB355" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB356" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB357" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB358" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB359" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB35A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB35B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB35C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB35D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="198"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB35E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="1" w:line="198" w:lineRule="exact"/>
+                              <w:ind w:left="316"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Datum</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="14"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>und</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="15"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Unterschrift</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB35F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="114"/>
+                              <w:ind w:left="229"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ursache</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB360" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1545"/>
+                                <w:tab w:val="left" w:pos="2431"/>
+                              </w:tabs>
+                              <w:spacing w:before="100"/>
+                              <w:ind w:left="325"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Krankheit</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Unfall</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Geburtsgebrechen</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="46"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>(Gg)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB361" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="217"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB362" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="229"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Diagnose</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="28"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="26"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Behandlungsgrund</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="31"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>(klassifiziert</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="31"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>oder</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="30"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="232323"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>deskriptiv)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="005A7B47" w14:paraId="21AFB373" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="3194"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="4642" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB364" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5245" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="21AFB365" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB366" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="121"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB367" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="229"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Ergotherapeut</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="26"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>/in:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="23"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>ZSR-Nr</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="21"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>und</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="22"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>GLN</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21AFB368" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB369" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB36A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB36B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB36C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB36D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB36E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB36F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB370" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB371" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="20"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21AFB372" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="198" w:lineRule="exact"/>
+                              <w:ind w:left="229"/>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Datum</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="14"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>und</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="15"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="19"/>
+                              </w:rPr>
+                              <w:t>Unterschrift</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="21AFB374" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+                      <w:pPr>
+                        <w:pStyle w:val="Textkrper"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Verordnung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>für</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Ergotherapie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB265" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB266" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB267" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB268" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB269" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB26A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB26B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB26C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB26D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB26E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB26F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB270" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB271" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB272" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB273" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB274" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB275" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB276" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB277" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB278" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB279" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="110"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB27A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3853"/>
+        </w:tabs>
+        <w:spacing w:line="209" w:lineRule="exact"/>
+        <w:ind w:left="120" w:right="-231"/>
+        <w:rPr>
+          <w:position w:val="-1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2F3" wp14:editId="21AFB2F4">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="15" name="Group 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="16" name="Graphic 16"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121450"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="121450"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121450"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="329F4648" id="Group 15" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpw3ojmgIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X20nXZpadaqpXaNJ&#10;VVupnfZMMP7QMDAgcfrvd7k2TtpO09T5AV/gcLnncODict9JshPWtVoVNDtJKRGK67JVdUG/P918&#10;WlLiPFMlk1qJgj4LRy9XHz9c9CYXM91oWQpLIIlyeW8K2nhv8iRxvBEdcyfaCAWTlbYd89C1dVJa&#10;1kP2TiazNF0kvbalsZoL52D0epikK8xfVYL7+6pywhNZUKjNY2ux3YQ2WV2wvLbMNC0fy2DvqKJj&#10;rYJNp1TXzDOyte2bVF3LrXa68idcd4muqpYL5ABssvQVm7XVW4Nc6ryvzSQTSPtKp3en5Xe7tTWP&#10;5sEO1UN4q/lPB7okvanz4/nQrw/gfWW7sAhIkD0q+jwpKvaecBjM5ukyA905TGXz08VsVJw3cCxv&#10;VvHm61/XJSwfNsXSplJ6A95xB3nc/8nz2DAjUHUX6D9Y0pZQ/YISxTqw8Hp0C4yASmFzQAUFx54b&#10;xXylz2L+GYQAHTBA300qZctsUmmWnQ8qTWxZzrfOr4VGudnu1nlcXpcxYk2M+F7F0IL5g+0l2t5T&#10;Ara3lIDtN4PtDfNhXTjDEJIeWI6VNBAOhYTZTu/Ek0acPxwaAE6BEpQClR4gUh1Ds+zs/HyOvF/g&#10;Iyr+DSY+QsfEERD/A3BQ8l8wf9yVS+3EUHhgjgwmNYDNsd5SoTCzszTFG+60bMubVsqgh7P15kpa&#10;smPhfcFvFOQFzFjnr5lrBhxOjTCp8KK5fHBNcNNGl89guh5sVlD3a8usoER+U2Dr8ILFwMZgEwPr&#10;5ZXGdw6PCvZ82v9g1pCwfUE92O1OR3ezPBoJ+AbAgA0rlf6y9bpqg8vgpsWKxg7cNIzwSYLoxZt3&#10;3EfU4ZFf/QYAAP//AwBQSwMEFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdJGKRmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMXvcxjeMN73xSr2XVq&#10;pCG0ng2kiwQUceVty7WBj/3L3SOoEJEtdp7JwIUCrMrrqwJz6yd+p3EXayUhHHI00MTY51qHqiGH&#10;YeF7YvGOfnAYZR1qbQecJNx1OkuSpXbYsjQ02NOmoeq0OzsDrxNO6/v0edyejpvL1/7h7XObkjG3&#10;N/P6CVSkOf4dww++oEMpTAd/ZhtUZ0Aeib9TvCxZgjqIphnostD/2ctvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAKnDeiOaAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                <v:shape id="Graphic 16" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCE8aj5vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dCgFB&#10;FL5X3mE6yo2YJaFlSKSkXFge4Ng5djc7Z7adwXp7o5S78/X9nsWqMaV4Uu0KywqGgwgEcWp1wZmC&#10;y3nXn4FwHlljaZkUvMnBatluLTDW9sUneiY+EyGEXYwKcu+rWEqX5mTQDWxFHLibrQ36AOtM6hpf&#10;IdyUchRFE2mw4NCQY0WbnNJ78jAKDn56uh53veEWZdZUh9G+Z9djpbqdZj0H4anxf/HPvddh/gS+&#10;v4QD5PIDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhPGo+b0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121450r117993,l117993,,,,,121450xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A0900">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2F5" wp14:editId="21AFB2F6">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="17" name="Group 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="18" name="Graphic 18"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117995" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117995" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1198B64B" id="Group 17" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA76+6+nAIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfb6dqmVp1qatdo&#10;UtVWaqddE4w/NAwMSJz++x2OjfPRaZq6XDgH83I45+E1V9fbTpKNsK7VqqDZSUqJUFyXraoL+v3l&#10;7tOcEueZKpnUShT0VTh6vfj44ao3uZjpRstSWAJJlMt7U9DGe5MnieON6Jg70UYomKy07ZiHoa2T&#10;0rIesncymaXpedJrWxqruXAO3t4Ok3SB+atKcP9YVU54IgsKtXl8WnyuwjNZXLG8tsw0LR/LYO+o&#10;omOtgk2nVLfMM7K27ZtUXcutdrryJ1x3ia6qlgvsAbrJ0qNullavDfZS531tJkyA9ojTu9Pyh83S&#10;mmfzZIfqIbzX/KcDLklv6nx/PozrnXhb2S4sgibIFom+TkTF1hMOL7PTdJ4Bdw5T2enn89lInDdw&#10;LG9W8ebrX9clLB82xdKmUnoD3nE7PO7/8Dw3zAik7kL7T5a0JVQPRlasAwsvR7fAG6AUNgdVIDiO&#10;3AjziM/56RmAAA4YoO8mStk8myjNssuB0tQty/na+aXQiJtt7p3H5XUZI9bEiG9VDC2YP9heou09&#10;JWB7SwnYfjXY3jAf1oUzDCHpocuxkgbCoZAw2+mNeNGo87tDAwEcaEgFle4kUu1Ls+zi8vIM+z7Q&#10;R1X8N5h4T41GgcRREP8H4UDyXzR/3JVL7cRQeOgcO5howKb7vKVCMLOLNMUv3GnZlnetlIGHs/Xq&#10;RlqyYeF+wd8I5EBmrPO3zDWDDqdGmVT4obl8cE1w00qXr2C6HmxWUPdrzaygRH5TYOtwg8XAxmAV&#10;A+vljcZ7Do8K9nzZ/mDWkLB9QT3Y7UFHd7M8Ggn6DYJBG1Yq/WXtddUGl8GXFisaB/ClYYRXEkQH&#10;d97+GFW7S37xGwAA//8DAFBLAwQUAAYACAAAACEAqaXhSdoAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm90kYpGYTSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9oxe9zGN4w3vfFKvZ&#10;dWqkIbSeDaSLBBRx5W3LtYGP/cvdI6gQkS12nsnAhQKsyuurAnPrJ36ncRdrJSEccjTQxNjnWoeq&#10;IYdh4Xti8Y5+cBhlHWptB5wk3HU6S5KldtiyNDTY06ah6rQ7OwOvE07r+/R53J6Om8vX/uHtc5uS&#10;Mbc38/oJVKQ5/h3DD76gQylMB39mG1RnQB6Jv1O8LFmCOoimGeiy0P/Zy28AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAO+vuvpwCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAqaXhSdoAAAADAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+                <v:shape id="Graphic 18" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaIpkQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXUDdKaUt0FVECIdCD2h8wZqdJaHY2ZFeN/945FHqb4b1575v1dnSdutEQWs8GFvMU&#10;FHHlbcu1ge9z/voJKkRki51nMvCgANvN5GWNmfV3PtLtFGslIRwyNNDE2Gdah6ohh2Hue2LRfvzg&#10;MMo61NoOeJdw1+llmr5rhy1LQ4M97Ruqfk9XZ6CMH8fLV54sDqjrsS+XReJ3b8bMpuNuBSrSGP/N&#10;f9eFFXyBlV9kAL15AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJoimRDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB27B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB27C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3853"/>
+        </w:tabs>
+        <w:spacing w:line="191" w:lineRule="exact"/>
+        <w:ind w:left="113" w:right="-231"/>
+        <w:rPr>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2F7" wp14:editId="21AFB2F8">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="19" name="Group 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="20" name="Graphic 20"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4340B4A1" id="Group 19" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP0ttMmgIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu3CAQfa/Uf0C8N7Z322RjxRtVSbOq&#10;FKWRkqrPLMYXFQMFdr35+w5j472kqqrUD/ZgDjNzDgeurnedJFthXatVQbOzlBKhuC5bVRf0+/Pd&#10;hwUlzjNVMqmVKOiLcPR6+f7dVW9yMdONlqWwBJIol/emoI33Jk8SxxvRMXemjVAwWWnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vR0m6RLzV5Xg/ltVOeGJLCj05vFt8b0O72R5xfLaMtO0fGyDvaGL&#10;jrUKik6pbplnZGPbV6m6llvtdOXPuO4SXVUtF8gB2GTpCZuV1RuDXOq8r80kE0h7otOb0/KH7cqa&#10;J/Noh+4hvNf8pwNdkt7U+eF8GNd78K6yXVgEJMgOFX2ZFBU7Tzj8zObpIgPdOUxl84/ns1Fx3sC2&#10;vFrFmy9/XZewfCiKrU2t9Aa84/byuP+T56lhRqDqLtB/tKQtCwqdE8U6sPBqdMvAJRQHVFAQNAsj&#10;N4p5os/5/BOkAB0wQN9NKmWLbFJpll0OmSe2LOcb51dCo9xse+/8YNsyRqyJEd+pGFowf7C9RNt7&#10;SsD2lhKw/XqwvWE+rAt7GELSwx6NnTQQDo2E2U5vxbNGnN9vGgBgQ0Mq6HQPkeoQmmUXl5dz5H2E&#10;j6j4NZj4AI1GgcQREL8DcFDyXzB/rMqldmJoPDBHBpMaUPRQb6lQmNlFmuIJd1q25V0rZdDD2Xp9&#10;Iy3ZsnC/4DMKcgQz1vlb5poBh1MjTCo8aNE1wT9rXb6A6XqwWUHdrw2zghL5VYGtgbaPgY3BOgbW&#10;yxuN9xxuFdR83v1g1pBQvqAe7Pago7tZHo0EfANgwIaVSn/eeF21wWVw0mJH4wBOGkZ4JUF0dOcd&#10;jhG1v+SXvwEAAP//AwBQSwMEFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdJGKRmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMXvcxjeMN73xSr2XVq&#10;pCG0ng2kiwQUceVty7WBj/3L3SOoEJEtdp7JwIUCrMrrqwJz6yd+p3EXayUhHHI00MTY51qHqiGH&#10;YeF7YvGOfnAYZR1qbQecJNx1OkuSpXbYsjQ02NOmoeq0OzsDrxNO6/v0edyejpvL1/7h7XObkjG3&#10;N/P6CVSkOf4dww++oEMpTAd/ZhtUZ0Aeib9TvCxZgjqIphnostD/2ctvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAE/S20yaAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                <v:shape id="Graphic 20" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqOF+rvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0tYhKNYoogggurB5gbMa22ExKE7Xe3iwEl4/3X65bU4kXNa60rGA8ikAQZ1aXnCu4&#10;XvbDOQjnkTVWlknBhxysV93OEhNt33ymV+pzEULYJaig8L5OpHRZQQbdyNbEgbvbxqAPsMmlbvAd&#10;wk0l4yiaSoMlh4YCa9oWlD3Sp1Fw9LPz7bQfjHco87Y+xoeB3UyU6vfazQKEp9b/xT/3QSuIw/rw&#10;JfwAufoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqjhfq70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A0900">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2F9" wp14:editId="21AFB2FA">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="21" name="Group 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="22" name="Graphic 22"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117995" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117995" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="45EFD3A1" id="Group 21" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPRRFinQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh/5YECJSNEEo5qE&#10;AAmmXbuO86E5tme7Tfn3Oz6J0wLTNLFepMfx6+NzHr/xxeWul2QrrOu0Kml2lFIiFNdVp5qSfn+6&#10;+bSgxHmmKia1EiV9Fo5eLj9+uBhMIXLdalkJSyCJcsVgStp6b4okcbwVPXNH2ggFk7W2PfMwtE1S&#10;WTZA9l4meZqeJoO2lbGaC+fg7fU4SZeYv64F9/d17YQnsqRQm8enxec6PJPlBSsay0zb8akM9o4q&#10;etYp2HROdc08IxvbvUnVd9xqp2t/xHWf6LruuMAeoJssfdXNyuqNwV6aYmjMjAnQvuL07rT8bruy&#10;5tE82LF6CG81/+mASzKYpjicD+NmL97Vtg+LoAmyQ6LPM1Gx84TDy+w4XWTAncNUdvz5NJ+I8xaO&#10;5c0q3n7967qEFeOmWNpcymDAO26Px/0fnseWGYHUXWj/wZKuKmmeU6JYDxZeTW6BN0ApbA6qQHAa&#10;uQnmKz6nxycAAjhggL6bKWWLbKaUZ+cjpblbVvCN8yuhETfb3jqPy5sqRqyNEd+pGFowf7C9RNt7&#10;SsD2lhKw/Xq0vWE+rAtnGEIywBlNlbQQjoWE2V5vxZNGnd8fGgjgQEMqqHQvkepQmmVn5+cn2PcL&#10;fVTFf4OJD9RoFEgcBfF/FI4k/0Xzx1251E6MhYfOsYOZBmx6yFsqBJOfpSl+4U7LrrrppAw8nG3W&#10;V9KSLQv3C/4mIC9kxjp/zVw76nBqkkmFH5orRtcEN6119QymG8BmJXW/NswKSuQ3BbYON1gMbAzW&#10;MbBeXmm85/CoYM+n3Q9mDQnbl9SD3e50dDcropGg3yAYtWGl0l82XtddcBl8abGiaQBfGkZ4JUH0&#10;4s47HKNqf8kvfwMAAP//AwBQSwMEFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdJGKRmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMXvcxjeMN73xSr&#10;2XVqpCG0ng2kiwQUceVty7WBj/3L3SOoEJEtdp7JwIUCrMrrqwJz6yd+p3EXayUhHHI00MTY51qH&#10;qiGHYeF7YvGOfnAYZR1qbQecJNx1OkuSpXbYsjQ02NOmoeq0OzsDrxNO6/v0edyejpvL1/7h7XOb&#10;kjG3N/P6CVSkOf4dww++oEMpTAd/ZhtUZ0Aeib9TvCxZgjqIphnostD/2ctvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAI9FEWKdAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
+                <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1pmRHwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TiuI&#10;Y/h+CT9ALj4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANaZkR8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB27D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB27E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3853"/>
+        </w:tabs>
+        <w:spacing w:line="211" w:lineRule="exact"/>
+        <w:ind w:left="113" w:right="-231"/>
+        <w:rPr>
+          <w:position w:val="-1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2FB" wp14:editId="21AFB2FC">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="23" name="Group 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="24" name="Graphic 24"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="624D12D0" id="Group 23" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRBH1OnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbSdcPq041NWs0&#10;qWortdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;9tMFJc4zVTKplSjoi3D0evHxw1VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTs6TXtjRWc+EcvF0Ok3SB+atKcP9QVU54IgsKtXl8WnyuwzNZXLG8tsw0LR/LYO+o&#10;omOtgk2nVEvmGdnY9k2qruVWO135E667RFdVywX2AN1k6VE3K6s3Bnup8742EyZAe8Tp3Wn5/XZl&#10;zZN5tEP1EN5p/tMBl6Q3dX44H8b1XryrbBcWQRNkh0RfJqJi5wmHl9k8vciAO4epbH56NhuJ8waO&#10;5c0q3nz967qE5cOmWNpUSm/AO26Px/0fnqeGGYHUXWj/0ZK2LOjslBLFOrDwanQLvAFKYXNQBYLj&#10;yI0wj/iczT8DCOCAAfpuopRdZBOlWXY5UJq6ZTnfOL8SGnGz7Z3zuLwuY8SaGPGdiqEF8wfbS7S9&#10;pwRsbykB268H2xvmw7pwhiEkPZzRWEkD4VBImO30Vjxr1Pn9oYEADjSkgkr3EqkOpVl2fnk5x75f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZeZriF+60bMvbVsrAw9l6&#10;fSMt2bJwv+BvBPJKZqzzS+aaQYdTo0wq/NBcPrgmuGmtyxcwXQ82K6j7tWFWUCK/KbB1uMFiYGOw&#10;joH18kbjPYdHBXs+734wa0jYvqAe7Havo7tZHo0E/QbBoA0rlf6y8bpqg8vgS4sVjQP40jDCKwmi&#10;V3fe4RhV+0t+8RsAAP//AwBQSwMEFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdJGKRmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMXvcxjeMN73xSr&#10;2XVqpCG0ng2kiwQUceVty7WBj/3L3SOoEJEtdp7JwIUCrMrrqwJz6yd+p3EXayUhHHI00MTY51qH&#10;qiGHYeF7YvGOfnAYZR1qbQecJNx1OkuSpXbYsjQ02NOmoeq0OzsDrxNO6/v0edyejpvL1/7h7XOb&#10;kjG3N/P6CVSkOf4dww++oEMpTAd/ZhtUZ0Aeib9TvCxZgjqIphnostD/2ctvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFEEfU6dAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKml4UnaAAAAAwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
+                <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVA1mowAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TiuI&#10;R/D9En6AXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1QNZqMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-3"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A0900" w:rsidR="008A0900">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Erstellt in Zusammenarbeit mit SRK, MTK und </w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2FD" wp14:editId="21AFB2FE">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="25" name="Group 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Graphic 26"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117995" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117995" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4F9C145F" id="Group 25" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRk7dgngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lEgIkUTjGoS&#10;AiSYdu06zofm2J7tNuXf7/gkTkuZpon1Ij2OXx+f8/iNL692nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;7adzSpxnqmRSK1HQF+Ho1fLjh8ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0ZJukS81eV4P6hqpzwRBYUavP4tPhch2eyvGR5bZlpWj6Wwd5R&#10;RcdaBZtOqW6YZ2Rj2zepupZb7XTlT7juEl1VLRfYA3STpUfdrKzeGOylzvvaTJgA7RGnd6fl99uV&#10;NU/m0Q7VQ3in+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbz9DwD7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77g9Hvd/eJ4aZgRSd6H9R0vasqCzBSWKdWDh1egWeAOUwuagCgTH&#10;kRthHvFZzE8BBHDAAH03UcrOs4nSLLsYKE3dspxvnF8JjbjZ9s55XF6XMWJNjPhOxdCC+YPtJdre&#10;UwK2t5SA7deD7Q3zYV04wxCSHs5orKSBcCgkzHZ6K5416vz+0EAABxpSQaV7iVSH0iw7u7g4xb5f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZWZriF+60bMvbVsrAw9l6&#10;fS0t2bJwv+BvBPJKZqzzN8w1gw6nRplU+KG5fHBNcNNaly9guh5sVlD3a8OsoER+U2DrcIPFwMZg&#10;HQPr5bXGew6PCvZ83v1g1pCwfUE92O1eR3ezPBoJ+g2CQRtWKv1l43XVBpfBlxYrGgfwpWGEVxJE&#10;r+68wzGq9pf88jcAAAD//wMAUEsDBBQABgAIAAAAIQCppeFJ2gAAAAMBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3SRikZhNKUU9FcFWEG/T7DQJzc6G7DZJ/72jF73MY3jDe98U&#10;q9l1aqQhtJ4NpIsEFHHlbcu1gY/9y90jqBCRLXaeycCFAqzK66sCc+snfqdxF2slIRxyNNDE2Oda&#10;h6ohh2Hhe2Lxjn5wGGUdam0HnCTcdTpLkqV22LI0NNjTpqHqtDs7A68TTuv79Hncno6by9f+4e1z&#10;m5Ixtzfz+glUpDn+HcMPvqBDKUwHf2YbVGdAHom/U7wsWYI6iKYZ6LLQ/9nLbwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCRk7dgngIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCppeFJ2gAAAAMBAAAPAAAAAAAAAAAAAAAAAPgEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                <v:shape id="Graphic 26" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKnWJEwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TiuI&#10;x/D9En6AXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASp1iRMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008A0900" w:rsidR="008A0900">
-[...5 lines deleted...]
-        <w:t>prio.swis</w:t>
+    </w:p>
+    <w:p w14:paraId="21AFB27F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="1" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB280" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3853"/>
+        </w:tabs>
+        <w:spacing w:line="231" w:lineRule="exact"/>
+        <w:ind w:left="113" w:right="-231"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB2FF" wp14:editId="21AFB300">
+                <wp:extent cx="139065" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="27" name="Group 27"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="139065" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="139065" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="28" name="Graphic 28"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="126364" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="126364" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="126306" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="126306" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5A888C73" id="Group 27" o:spid="_x0000_s1026" style="width:10.95pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="139065,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN5Cn4mwIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+0krbdadaqpWaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2TppO09T5AV/g3K/DgavrfSfJTljXalXQ2VlKiVBcl62qC/r96fbD&#10;J0qcZ6pkUitR0Gfh6PXy/bur3uRirhstS2EJBFEu701BG+9NniSON6Jj7kwboWCz0rZjHqa2TkrL&#10;eojeyWSeplnSa1saq7lwDlZXwyZdYvyqEtx/qyonPJEFhdo8jhbHTRiT5RXLa8tM0/KxDPaGKjrW&#10;Kkg6hVoxz8jWtq9CdS232unKn3HdJbqqWi6wB+hmlp50s7Z6a7CXOu9rM9EE1J7w9Oaw/H63tubR&#10;PNihejDvNP/pgJekN3V+vB/m9QG8r2wXnKAJskdGnydGxd4TDouzxWWaXVDCYWu2OM/mI+O8gWN5&#10;5cWbL3/1S1g+JMXSplJ6A9pxB3rc/9Hz2DAjkHUX2n+wpC0LOgchK9aBhNejWmAFWArJARUYHGdu&#10;JPOEn2xxAQIEHtBA3U0szbNFdj6yNJ9dDixN3bKcb51fC410s92d8+hel9FiTbT4XkXTgviD7CXK&#10;3lMCsreUgOw3g+wN88EvnGEwSQ9nNFbSBBMLCbud3oknjTh/ODQAwIGGUFDpASLVMTQETDPs+wU+&#10;ouLfYOAjNAoFAkdA/A/Agcl/wfwxK5faiaHw0Dl2MLEBSY/5lmog5mOa4g13WrblbStl4MPZenMj&#10;Ldmx8L7gNxLyAmas8yvmmgGHWyNMKrxoLh9UE9S00eUziK4HmRXU/doyKyiRXxXIOrxg0bDR2ETD&#10;enmj8Z3Do4KcT/sfzBoS0hfUg9zudVQ3y6OQoN8AGLDBU+nPW6+rNqgMblqsaJzATUMLnySwXrx5&#10;x3NEHR755W8AAAD//wMAUEsDBBQABgAIAAAAIQC4yANY2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Ba8JAEIXvhf6HZQq91U1SWmzMRkS0JylUheJtzI5JMDsbsmsS/33XXuplHsMb3vsmm4+m&#10;ET11rrasIJ5EIIgLq2suFex365cpCOeRNTaWScGVHMzzx4cMU20H/qZ+60sRQtilqKDyvk2ldEVF&#10;Bt3EtsTBO9nOoA9rV0rd4RDCTSOTKHqXBmsODRW2tKyoOG8vRsHngMPiNV71m/NpeT3s3r5+NjEp&#10;9fw0LmYgPI3+/xhu+AEd8sB0tBfWTjQKwiP+bwYviT9AHG+agMwzec+e/wIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCN5Cn4mwIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC4yANY2gAAAAMBAAAPAAAAAAAAAAAAAAAAAPUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                <v:shape id="Graphic 28" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:126364;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="126364,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANTw+LwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtN60I6HWMRURFkFr5glpfmTlumuSlJrPXvzWJglofzXhWDaUVPzjeWFaTzBARxaXXD&#10;lYLbdT/LQPiArLG1TApe5KFYj0crzLV98pn6S6hEDGGfo4I6hC6X0pc1GfRz2xFH7sc6gyFCV0nt&#10;8BnDTSsXSbKUBhuODTV2tK2p/L08jILs6E5D9r1sv3puDrS7pvb8cVdqOhk2nyACDeFf/Oc+agWL&#10;ODZ+iT9Art8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADU8Pi8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r126306,l126306,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008A0900" w:rsidR="1E05A50A">
-[...5 lines deleted...]
-        <w:t>s</w:t>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-4"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AFB301" wp14:editId="21AFB302">
+                <wp:extent cx="130810" cy="134620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="29" name="Group 29"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="134620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="130810" cy="134620"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="30" name="Graphic 30"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="118110" cy="121920"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="118110" h="121920">
+                                <a:moveTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="121462"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="117993" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="121462"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="131E2658" id="Group 29" o:spid="_x0000_s1026" style="width:10.3pt;height:10.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy9YQEnAIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu3CAQfa/Uf0C8N7Z322RjxRtVSbOq&#10;FKWRkqrPLMYXFQMFdr35+w5j472kqqrUD/ZgDjNzDgeurnedJFthXatVQbOzlBKhuC5bVRf0+/Pd&#10;hwUlzjNVMqmVKOiLcPR6+f7dVW9yMdONlqWwBJIol/emoI33Jk8SxxvRMXemjVAwWWnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vR0m6RLzV5Xg/ltVOeGJLCj05vFt8b0O72R5xfLaMtO0fGyDvaGL&#10;jrUKik6pbplnZGPbV6m6llvtdOXPuO4SXVUtF8gB2GTpCZuV1RuDXOq8r80kE0h7otOb0/KH7cqa&#10;J/Noh+4hvNf8pwNdkt7U+eF8GNd78K6yXVgEJMgOFX2ZFBU7Tzj8zObpIgPdOUxl84/ns1Fx3sC2&#10;vFrFmy9/XZewfCiKrU2t9Aa84/byuP+T56lhRqDqLtB/tKQtCzoHFop1YOHV6Bb4AyqF4oAKCo4j&#10;N4p5os/5/BOkAB0wQN9NKmWLbFJpll0OKk1sWc43zq+ERrnZ9t55XF6XMWJNjPhOxdCC+YPtJdre&#10;UwK2t5SA7deD7Q3zYV3YwxCSHvZo7KSBcGgkzHZ6K5414vx+0wAAGxpSQad7iFSH0Cy7uLycI+8j&#10;fETFr8HEB2gUFxJHQPwOwEHJf8H8sSqX2omh8cAcGUxqQNFDvaVCYWYXaYon3GnZlnetlEEPZ+v1&#10;jbRky8L9gs8oyBHMWOdvmWsGHE6NMKnwoLl8cE1w01qXL2C6HmxWUPdrw6ygRH5VYGug7WNgY7CO&#10;gfXyRuM9h1sFNZ93P5g1JJQvqAe7PejobpZHIwHfABiwYaXSnzdeV21wGZy02NE4gJOGEV5JEB3d&#10;eYdjRO0v+eVvAAAA//8DAFBLAwQUAAYACAAAACEAqaXhSdoAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm90kYpGYTSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9oxe9zGN4w3vfFKvZ&#10;dWqkIbSeDaSLBBRx5W3LtYGP/cvdI6gQkS12nsnAhQKsyuurAnPrJ36ncRdrJSEccjTQxNjnWoeq&#10;IYdh4Xti8Y5+cBhlHWptB5wk3HU6S5KldtiyNDTY06ah6rQ7OwOvE07r+/R53J6Om8vX/uHtc5uS&#10;Mbc38/oJVKQ5/h3DD76gQylMB39mG1RnQB6Jv1O8LFmCOoimGeiy0P/Zy28AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMvWEBJwCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAqaXhSdoAAAADAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+                <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAv4cl2vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY09YNKNYooggguqh5gbMa22ExKE7Xe3iwEl4/3X64bU4oX1a6wrGA4iEAQp1YXnCm4&#10;Xvb9OQjnkTWWlknBhxysV+3WEmNt35zQ6+wzEULYxagg976KpXRpTgbdwFbEgbvb2qAPsM6krvEd&#10;wk0pR1E0lQYLDg05VrTNKX2cn0bB0c+S22nfG+5QZk11HB16djNRqttpNgsQnhr/F//cB61gHNaH&#10;L+EHyNUXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL+HJdr0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB281" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="127"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB303" wp14:editId="21AFB304">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1767509</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>242176</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="31" name="Graphic 31"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7A1DCCA1" id="Graphic 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:139.15pt;margin-top:19.05pt;width:9.3pt;height:9.6pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaM86IPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46DrW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+vFmEUIR&#10;0wtEm2tont8ul584GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAO0H4MjhAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj91Kw0AQhe8F32EZwZtiNz/apDGbUpSCFLxo9QEm2TEJ&#10;ZmdDdtvGt3e9spfD+Tjnm3Izm0GcaXK9ZQXxMgJB3Fjdc6vg82P3kINwHlnjYJkU/JCDTXV7U2Kh&#10;7YUPdD76VoQSdgUq6LwfCyld05FBt7Qjcci+7GTQh3NqpZ7wEsrNIJMoWkmDPYeFDkd66aj5Pp6M&#10;gr3PDvX7bhG/omzncZ+8Lez2Uan7u3n7DMLT7P9h+NMP6lAFp9qeWDsxKEiyPA2ogjSPQQQgWa/W&#10;IGoFT1kKsirl9QfVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaM86IPQIAAPAEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtB+DI4QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB282" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB283" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="95"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB305" wp14:editId="21AFB306">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>688011</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>221759</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="32" name="Graphic 32"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117993" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117993" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4A94BB85" id="Graphic 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:54.15pt;margin-top:17.45pt;width:9.3pt;height:9.6pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3zOniPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zoW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+ulmEUIR&#10;0wtEm2tont8ulx85GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAPhUW4HfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4KXYTdJYa8ymFKUgBQ+tPsAkGZNg&#10;djZkt218e6cne5uf+fjnm3w92V6daPSdYwPxPAJFXLm648bA1+f2YQXKB+Qae8dk4Jc8rIvbmxyz&#10;2p15T6dDaJSUsM/QQBvCkGntq5Ys+rkbiGX37UaLQeLY6HrEs5TbXidRtNQWO5YLLQ702lL1czha&#10;A7vwtC8/trP4DXUzDbvkfeY2qTH3d9PmBVSgKfzDcNEXdSjEqXRHrr3qJUerhaAGFukzqAuQLGUo&#10;DTymMegi19cfFH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA98zp4j0CAADwBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+FRbgd8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB284" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB285" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB286" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="126"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB307" wp14:editId="21AFB308">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>675311</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>241132</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="33" name="Graphic 33"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117993" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117993" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0A5ADD32" id="Graphic 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.15pt;margin-top:19pt;width:9.3pt;height:9.6pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3zOniPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zoW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+ulmEUIR&#10;0wtEm2tont8ulx85GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAFZXmrrfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOwkAQRd9N/IfNmPhCZEtBwNotIRoSQ+ID6AdMu2Pb&#10;2J1tugvUv3d40sebOblzbr4ZXafONITWs4HZNAFFXHnbcm3g82P3sAYVIrLFzjMZ+KEAm+L2JsfM&#10;+gsf6HyMtZISDhkaaGLsM61D1ZDDMPU9sdy+/OAwShxqbQe8SLnrdJokS+2wZfnQYE8vDVXfx5Mz&#10;sI+rQ/m+m8xeUddjv0/fJn67MOb+btw+g4o0xj8YrvqiDoU4lf7ENqhOcrKcC2pgvpZNVyBdPIEq&#10;DTyuUtBFrv8vKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA98zp4j0CAADwBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVleaut8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB287" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB288" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="95"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB309" wp14:editId="21AFB30A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>675311</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>221759</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="34" name="Graphic 34"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117993" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117993" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="676F392B" id="Graphic 34" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.15pt;margin-top:17.45pt;width:9.3pt;height:9.6pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3zOniPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zoW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+ulmEUIR&#10;0wtEm2tont8ulx85GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAE8CQOHfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4KW0m6Rp1ZhNKUpBCh5afYBJdkyC&#10;2dmQ3bbx7bs51dv8zMc/3+Sb0XTiTINrLSuIFxEI4srqlmsF31+7+TMI55E1dpZJwR852BT3dzlm&#10;2l74QOejr0UoYZehgsb7PpPSVQ0ZdAvbE4fdjx0M+hCHWuoBL6HcdDKJorU02HK40GBPbw1Vv8eT&#10;UbD3T4fyczeL31HWY79PPmZ2myr1+DBuX0F4Gv0Nhkk/qEMRnEp7Yu1EF3K0XgZUwTJ9ATEByTSU&#10;ClZpDLLI5f8PiisAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA98zp4j0CAADwBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATwJA4d8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB289" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB28A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB28B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB28C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB28D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB28E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB28F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB290" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB291" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB292" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB293" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB294" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB295" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB296" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB297" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="27"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB30B" wp14:editId="21AFB30C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>774501</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>178161</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1951355" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="35" name="Graphic 35"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1951355" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1951355">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="1951298" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6019">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2B8B1064" id="Graphic 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:61pt;margin-top:14.05pt;width:153.65pt;height:.1pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1951355,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl5NLHFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04ypFuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7d9q0VR4PUgCvkbDKVwjgNZeP2hXzZ3n/4&#10;LAUF5UplwZlCvhqSt+v371adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rMSVcfR&#10;W5vNp9ObrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1iuV71H5utEnGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKEw1tBlXVaJNq4Gpm0zfVPNfKm1QLN4f8uU30/8Lqx+Ozf8JInfwD6J/E&#10;Hck6T/nZEzd0wvQVthHLxEWfuvh67qLpg9B8OFsuZh8XCyk0+2bzT6nJmcrHu/pA4auBFEcdHygM&#10;GpSjperR0r0bTWQlo4Y2aRikYA1RCtZwN2joVYj3Irloiu5CJJ61cDRbSN7whjlTu3itu0bFUuZL&#10;HuGxSsYOCDZiGu7VYKTUbF8XZ11kcTOdLdNoENimvG+sjSwI97s7i+Ko4mCmL9bBEf6AeaSwUVQP&#10;uOQ6waw76TRIE0XaQfn6hKLjaS4k/TooNFLYb47HJY7+aOBo7EYDg72D9EBSgzjntv+h0IuYvpCB&#10;lX2EcRhVPooWSz9j400HXw4BqiYqmmZoYHTa8ASnAk+vLT6R631CXf4J698AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBcmV083gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMX&#10;oRDiVFWlIk4gChIct/E2CcTryHbS8Pe4JzjO7Gj2TbmebS8m8qFzrGG5yEAQ18503Gh4f9vd5CBC&#10;RDbYOyYNPxRgXV1elFgYd+JXmvaxEamEQ4Ea2hiHQspQt2QxLNxAnG5H5y3GJH0jjcdTKre9VFl2&#10;Jy12nD60ONC2pfp7P1oNmD1+5Ll6isYft+Nns5l2z18vWl9fzZsHEJHm+BeGM35ChyoxHdzIJog+&#10;aaXSlqhB5UsQKXCr7lcgDmdjBbIq5f8F1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ZeTSxxQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAXJldPN4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l1951298,e" filled="f" strokeweight=".16719mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB298" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB299" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="224"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB29A" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bemerkung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verordnende/n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ärztin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Arzt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB29B" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB29C" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB29D" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB29E" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB29F" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A0" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A1" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A2" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A3" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A4" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A5" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A6" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A7" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A8" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2A9" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2AA" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2AB" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2AC" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2AD" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2AE" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2AF" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B0" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B1" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B2" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B3" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B4" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B5" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B6" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B7" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2B8" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="127"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB30D" wp14:editId="21AFB30E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3723309</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>241671</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="36" name="Graphic 36"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="47509C9A" id="Graphic 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:293.15pt;margin-top:19.05pt;width:9.3pt;height:9.6pt;z-index:-15721984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaM86IPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46DrW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+vFmEUIR&#10;0wtEm2tont8ul584GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhACTjHr3gAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj9FKw0AQRd8F/2EZwZdiN2lqmsZsSlEKUvChtR+wyY5J&#10;MDsbsts2/r3jk30c7uHeM8Vmsr244Og7RwrieQQCqXamo0bB6XP3lIHwQZPRvSNU8IMeNuX9XaFz&#10;4650wMsxNIJLyOdaQRvCkEvp6xat9nM3IHH25UarA59jI82or1xue7mIolRa3REvtHrA1xbr7+PZ&#10;KtiH1aH62M3iNy2badgv3mduu1Tq8WHavoAIOIV/GP70WR1KdqrcmYwXvYLnLE0YVZBkMQgG0mi5&#10;BlFxskpAloW8/aD8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANozzog9AgAA8AQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACTjHr3gAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB30F" wp14:editId="21AFB310">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4447209</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>241671</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="37" name="Graphic 37"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="32A675FF" id="Graphic 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:350.15pt;margin-top:19.05pt;width:9.3pt;height:9.6pt;z-index:-15721472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaM86IPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46DrW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+vFmEUIR&#10;0wtEm2tont8ul584GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAG7+ywzgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDYVtdMACSGTqgJVQpVYtHCASTwk&#10;EbEdxW4bbo9Z0eXoP/3/plzPZhAnnnzvLEKyVCDYNk73tkX4/Nje5SB8IKtpcJYRftjDurq+KqnQ&#10;7mz3fDqEVsQS6wtC6EIYCyl907Ehv3Qj25h9uclQiOfUSj3ROZabQa6UepSGehsXOhr5pePm+3A0&#10;CLuQ7ev37SJ5JdnO4271tnCbe8Tbm3nzDCLwHP5h+NOP6lBFp9odrfZiQMiUSiOKkOYJiAhkSf4E&#10;okZ4yFKQVSkvP6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANozzog9AgAA8AQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG7+ywzgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB2B9" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2BA" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="75"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB311" wp14:editId="21AFB312">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3558209</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>209059</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="38" name="Graphic 38"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="68B9535A" id="Graphic 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:280.15pt;margin-top:16.45pt;width:9.3pt;height:9.6pt;z-index:-15720960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaM86IPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46DrW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+vFmEUIR&#10;0wtEm2tont8ul584GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAMdD9MXfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj91Kw0AQRu8F32EZwZtiN0ntX8ymFKUgBS9afYBJMk2C&#10;2dmQ3bbx7R2v7N03zOGbM9lmtJ260OBbxwbiaQSKuHRVy7WBr8/d0wqUD8gVdo7JwA952OT3dxmm&#10;lbvygS7HUCspYZ+igSaEPtXalw1Z9FPXE8vu5AaLQcah1tWAVym3nU6iaKEttiwXGuzptaHy+3i2&#10;BvZheSg+dpP4DXU99vvkfeK2z8Y8PozbF1CBxvAPw5++qEMuToU7c+VVZ2C+iGaCGpgla1ACzJcr&#10;CYWEJAadZ/r2g/wXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2jPOiD0CAADwBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx0P0xd8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB313" wp14:editId="21AFB314">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4320209</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>209059</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="39" name="Graphic 39"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4CF82BB5" id="Graphic 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:340.15pt;margin-top:16.45pt;width:9.3pt;height:9.6pt;z-index:-15720448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaM86IPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46DrW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+vFmEUIR&#10;0wtEm2tont8ul584GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAHrhCZbgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4KXYTVKNacykFKUgBQ+tPsAmGZNg&#10;djZkt218e8eT3maYj3++v9jMdlBnmnzvGCFeRqCIa9f03CJ8vO/uMlA+GG7M4JgQvsnDpry+Kkze&#10;uAsf6HwMrZIQ9rlB6EIYc6193ZE1fulGYrl9usmaIOvU6mYyFwm3g06iKNXW9CwfOjPSc0f11/Fk&#10;Efbh8VC97Rbxi9HtPO6T14Xb3iPe3szbJ1CB5vAHw6++qEMpTpU7cePVgJBm0UpQhFWyBiVAus5k&#10;qBAekhh0Wej/DcofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANozzog9AgAA8AQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHrhCZbgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB315" wp14:editId="21AFB316">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4904409</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>209059</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="118110" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="40" name="Graphic 40"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="118110" cy="121920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="118110" h="121920">
+                              <a:moveTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="121462"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="117995" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="121462"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3423C985" id="Graphic 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:386.15pt;margin-top:16.45pt;width:9.3pt;height:9.6pt;z-index:-15719936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaM86IPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46DrW2MOMXQoMOA&#10;oivQDDsrshwbk0VNVOLk70fJlpNut2E+yJT5RD0+kl7dnzrNjsphC6bk+WzOmTISqtbsS/59+/jh&#10;jjP0wlRCg1ElPyvk9+v371a9LdQCGtCVcoyCGCx6W/LGe1tkGcpGdQJnYJUhZw2uE562bp9VTvQU&#10;vdPZYj6/yXpwlXUgFSJ93QxOvo7x61pJ/62uUXmmS07cfFxdXHdhzdYrUeydsE0rRxriH1h0ojV0&#10;6RRqI7xgB9f+FaprpQOE2s8kdBnUdStVzIGyyed/ZPPaCKtiLiQO2kkm/H9h5fPx1b64QB3tE8if&#10;SIpkvcVi8oQNjphT7bqAJeLsFFU8Tyqqk2eSPub5XZ6T1pJc+SJfLqLKmSjSYXlA/0VBDCSOT+iH&#10;IlTJEk2y5Mkk01EpQxF1LKLnjIroOKMi7oYiWuHDucAumKy/MGkmIsHbwVFtIeL8JQli+vFmEUIR&#10;0wtEm2tont8ul584GzK74BMqvW0MfIVOEiRAeg9AEivJSJcnX3pfY96wTACpAdVAPGQeM5jUoIDX&#10;emsThVnczuexXxF0Wz22Wgc90O13D9qxowjTEp9RkDcw69BvBDYDLrpGmDZj8wz9EjpnB9X5xbGe&#10;Rqzk+OsgnOJMfzXUw2Eek+GSsUuG8/oB4tTGUtGd29MP4SwL15fcU7s9Q5oQUaRGonwDYMCGkwY+&#10;HzzUbeiy2NgDo3FDYxX1Gn8BYW6v9xF1+VGtfwMAAP//AwBQSwMEFAAGAAgAAAAhAISjQb7gAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwq6sQFQkOcqgJVQpVY9PEBk3hI&#10;ImI7it02/D3Diu5mNEd3zi1Wk+3FmcbQeachnScgyNXedK7RcDxsHl5AhIjOYO8dafihAKvy9qbA&#10;3PiL29F5HxvBIS7kqKGNccilDHVLFsPcD+T49uVHi5HXsZFmxAuH216qJHmWFjvHH1oc6K2l+nt/&#10;shq2MdtVn5tZ+o6ymYat+pj59aPW93fT+hVEpCn+w/Cnz+pQslPlT84E0WvIMrVgVMNCLUEwkC0T&#10;HioNTyoFWRbyukH5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANozzog9AgAA8AQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISjQb7gAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB2BB" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2BC" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2BD" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2BE" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2BF" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C0" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C1" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C2" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C3" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C4" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C5" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C6" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C7" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C8" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2C9" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2CA" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2CB" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2CC" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2CD" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2CE" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2CF" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2D0" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2D1" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="31"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB317" wp14:editId="21AFB318">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3667378</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180741</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2009139" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="41" name="Graphic 41"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2009139" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2009139">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2008813" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6019">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="09FBA089" id="Graphic 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.75pt;margin-top:14.25pt;width:158.2pt;height:.1pt;z-index:-15719424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2009139,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB13udGFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L45ToEuNOMXQoMOA&#10;oivQFDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUV7cHzor9gapBVfKfDKVwjgNVeu2pXxbP36a&#10;S0FBuUpZcKaUR0Pyfvnxw6L3hZlBA7YyKDiIo6L3pWxC8EWWkW5Mp2gC3jh21oCdCrzFbVah6jl6&#10;Z7PZdHqb9YCVR9CGiE9Xg1MuU/y6Njp8r2syQdhSMreQVkzrJq7ZcqGKLSrftPpEQ/0Di061jpOe&#10;Q61UUGKH7V+hulYjENRhoqHLoK5bbVINXE0+fVfNa6O8SbVwc8if20T/L6x+3r/6F4zUyT+B/knc&#10;kaz3VJw9cUMnzKHGLmKZuDikLh7PXTSHIDQfsix3+c2dFJp9+exzanKmivGu3lH4aiDFUfsnCoMG&#10;1WipZrT0wY0mspJRQ5s0DFKwhigFa7gZNPQqxHuRXDRFfyESzzrYmzUkb3jHnKldvNZdo7iU+Ty/&#10;kWKskrEDgo2Yhns1GCk129fFWRdZ3E7zuzQaBLatHltrIwvC7ebBotirOJjpi3VwhD9gHimsFDUD&#10;LrlOMOtOOg3SRJE2UB1fUPQ8zaWkXzuFRgr7zfG4xNEfDRyNzWhgsA+QHkhqEOdcH34o9CKmL2Vg&#10;ZZ9hHEZVjKLF0s/YeNPBl12Auo2KphkaGJ02PMGpwNNri0/kep9Ql3/C8jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDSW7br3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEph&#10;tCtNJ4Q0gTgMGFy4eY1pqzVO1WRb+fd4JzhZ9nt673O5nFyvDjSGzrOB61kCirj2tuPGwOfH6ioH&#10;FSKyxd4zGfihAMvq/KzEwvojv9NhExslIRwKNNDGOBRah7olh2HmB2LRvv3oMMo6NtqOeJRw1+s0&#10;Se60w46locWBHluqd5u9k5K487fP/un1az29DelLF3DVB2MuL6aHe1CRpvhnhhO+oEMlTFu/ZxtU&#10;b2CeZXOxGkhzmWLIFzcLUNvTIQNdlfr/B9UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHXe50YUAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANJbtuvfAAAACQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2008813,e" filled="f" strokeweight=".16719mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB2D2" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2D3" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="214"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2D4" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:left="230"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Erstellt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Zusammenarbeit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SRK,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MTK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>prio.swiss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFB2D5" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A7B47">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:sectPr w:rsidR="005A7B47">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="580" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="3868" w:space="738"/>
+            <w:col w:w="5746"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFB2D6" w14:textId="77777777" w:rsidR="005A7B47" w:rsidRDefault="005A2557">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="17"/>
+        <w:ind w:left="230" w:right="734"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15738368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AFB319" wp14:editId="21AFB31A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>5181600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>382917</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1871345" cy="644385"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="42" name="Image 42"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="42" name="Image 42"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1871345" cy="644385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Informationen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>für</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ergotherapeutin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ergotherapeuten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Unfalldatum,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Krankheitsbeginn,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Operationsdatum,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vorsichtsmassnahmen, Behandlungsschema o.a.) bitte separat zustellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005A7B47">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="580" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...241 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00640D25"/>
-[...121 lines deleted...]
-    <w:rsid w:val="7C338367"/>
+    <w:rsidRoot w:val="005A7B47"/>
+    <w:rsid w:val="00514DEF"/>
+    <w:rsid w:val="005A14CB"/>
+    <w:rsid w:val="005A7B47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B84C3A8"/>
-  <w15:docId w15:val="{E6C5ACB6-5892-4F64-8FDF-F3F5A500071F}"/>
+  <w14:docId w14:val="21AFB261"/>
+  <w15:docId w15:val="{8082A511-4776-413A-B6FC-E43174919271}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1201 lines deleted...]
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4909,786 +9570,469 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="99"/>
+      <w:ind w:left="230"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="230"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
-    <w:rsid w:val="008E08B6"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92CDEE2E6EA948C0886D3F37F3E04B0A10">
-[...24 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8C55CDAC78741459A46EB9BB5C08EDF1">
-[...363 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100407FBDF406678F4DBE25FC012E8E35FF" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="5bab49d2af66eee44007ff000fad4143">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xmlns:ns3="03b8acf0-552f-455d-8404-7306cd635f6f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1ad2b1a23be135faf6db381f6cf2ee5" ns2:_="" ns3:_="">
     <xsd:import namespace="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <xsd:import namespace="03b8acf0-552f-455d-8404-7306cd635f6f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -5867,108 +10211,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Status xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="03b8acf0-552f-455d-8404-7306cd635f6f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E2CC61-6331-4958-A667-D2E79917E201}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C4A6996-B78C-474F-B568-13803EDB91EE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="03b8acf0-552f-455d-8404-7306cd635f6f"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8A05FCE-07DE-4B32-946D-8F317E39B491}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFDE7530-D11B-46C1-8E94-7431D5ED50D9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FB1250A-7F00-445E-A9A3-1A85DBA2044B}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39CD07AB-216A-4751-A47F-5B051D9CFC02}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCF3F257-E6E9-4458-9F2B-A32D4CD5117A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>62</Words>
+  <Characters>395</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>456</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Iris Lüscher Forrer</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-06-24T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word für Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-30T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word für Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100407FBDF406678F4DBE25FC012E8E35FF</vt:lpwstr>
-  </property>
-[...7 lines deleted...]
-    <vt:lpwstr>de</vt:lpwstr>
   </property>
 </Properties>
 </file>