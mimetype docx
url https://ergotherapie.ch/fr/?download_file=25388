--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,3726 +1,6763 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="2FDB1259" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="298"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDB125A" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12BC" wp14:editId="2FDB12BD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>5181600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-419956</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1871345" cy="644385"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1871345" cy="644385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Ordonnance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>l'ergothérapie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDB125B" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9280" w:type="dxa"/>
-        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4395"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4725"/>
+        <w:gridCol w:w="4343"/>
+        <w:gridCol w:w="5543"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00640D25" w:rsidRPr="008A0900" w14:paraId="7F4D8221" w14:textId="77777777" w:rsidTr="630B10FA">
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB125E" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:tcW w:w="4343" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="54617B30" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB125C" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="31" w:line="215" w:lineRule="exact"/>
+              <w:ind w:left="313"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A0900">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487469568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12BE" wp14:editId="2FDB12BF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3294</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="175260"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Group 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="175260"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="175260"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="3" name="Graphic 3"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="6095"/>
+                                  <a:ext cx="2791460" cy="163195"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="163195">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="163068"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="163068"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="4" name="Graphic 4"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="175260"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="175260">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="169164"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="169164"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="175260"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="175260"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="169164"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="2791460" h="175260">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="26D122DF" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:13.8pt;z-index:-15846912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,1752" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1tcbiBwMAAE8KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVt9P2zAQfp+0/8Hy+0haINCIFE0wqkkI&#10;kGDas+s4P7Qk9my3Kf/9znbcmrZDlImX9SE+x5/vzp+/u+bictU2aMmkqnmX4dFRjBHrKM/rrszw&#10;j6ebL+cYKU26nDS8Yxl+ZgpfTj9/uuhFysa84k3OJAInnUp7keFKa5FGkaIVa4k64oJ1sFhw2RIN&#10;U1lGuSQ9eG+baBzHSdRzmQvJKVMK3l67RTy1/ouCUX1fFIpp1GQYctP2Ke1zbp7R9IKkpSSiqumQ&#10;BnlHFi2pOwi6dnVNNEELWe+4amsqueKFPqK8jXhR1JTZM8BpRvHWaWaSL4Q9S5n2pVjTBNRu8fRu&#10;t/RuOZPiUTxIlz2Yt5z+UsBL1IsyDdfNvNyAV4VszSY4BFpZRp/XjLKVRhRejs8mo5MEiKewNjo7&#10;HYNtKacV3MvONlp9e31jRFIX1ia3TqYXoB61IUj9G0GPFRHM8q4MAQ8S1XmGjzHqSAsang1yOTZH&#10;MaEBYxgcZmogcy8/STw5dQzspyg5HjnA+qQkpQulZ4xbssnyVmnLYJl7i1TeoqvOmxKkb0TfWNFr&#10;jED0EiMQ/dzFF0SbfeYGjYn64LYquCyXiVlu+ZI9cQvU5srMpcZnE4z8fUOuG0zThVi4+gDl1/wo&#10;rD+HgYBxcm5yA3ce4EcHDAMfCLeyCxzThivmYpnT26BrRgAXcq54U+c3ddMYCpQs51eNREtiOor9&#10;DTkHMFCnSp0OjDXn+TOIqAfdZFj9XhDJMGq+dyBT05O8Ib0x94bUzRW3ncuyL5V+Wv0kUiABZoY1&#10;aOiOe7WS1IsD8jcAhzU7O/51oXlRG+XY3FxGwwQqx+n4w0voZLuETgx3B5bQ0EH218+6xQAHvgDD&#10;u/QUQaf+4PpxmRj2N7WxT8aTUWJZgIQ3wJe69wUSQD3Ajy8qKSTBA/y4J4UD4cmeNHbK6S9N5W2k&#10;+GJ9nQ+P8ifzY0gFtNvkzS3lIPB29B0GTBH6Fgt2KMKgU/y/DcX+Q8NXi22twxeW+SwK57YBbb4D&#10;p38AAAD//wMAUEsDBBQABgAIAAAAIQAmblfT3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7N&#10;ToNAFIX3Jr7D5Jq4aweQokGGpmnUVWNia2LcTZlbIGXuEGYK9O29rnR5fnLOV6xn24kRB986UhAv&#10;IxBIlTMt1Qo+D6+LJxA+aDK6c4QKruhhXd7eFDo3bqIPHPehFjxCPtcKmhD6XEpfNWi1X7oeibOT&#10;G6wOLIdamkFPPG47mURRJq1uiR8a3eO2weq8v1gFb5OeNg/xy7g7n7bX78Pq/WsXo1L3d/PmGUTA&#10;OfyV4Ref0aFkpqO7kPGiU5CkGTcVLFYgOE6zNAFxZP8xBlkW8j9/+QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC1tcbiBwMAAE8KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAmblfT3QAAAAcBAAAPAAAAAAAAAAAAAAAAAGEFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAawYAAAAA&#10;">
+                      <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;top:60;width:27914;height:1632;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,163195" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClSCHKxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbOtILIaxZYW6kFKV0GPj+S5u7h5WTap2frrTUHocZiZb5jFqreNuFDna8cKnscZ&#10;CGLtTM2lgv3uYzQD4QOywcYxKfglD6vl4GGBuXGRv+lShFIkCPscFVQhtLmUXldk0Y9dS5y8k+ss&#10;hiS7UpoOY4LbRr5k2VRarDktVNjSW0X6XPxYBU/H69dVZ/HVRH2sZ+9b3hTxoNTjsF/PQQTqw3/4&#10;3v40CibwdyXdALm8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVIIcrEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,163068r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 4" o:spid="_x0000_s1028" style="position:absolute;width:27914;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,175260" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLtINpwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmiqLStcoIioi7ME/B/f2tnnbFJuX0sRav/1GEDwOM/MbZrZobSkaqn3hWMFwkIAg&#10;zpwuOFdwPm36UxA+IGssHZOCB3lYzLudGaba3flAzTHkIkLYp6jAhFClUvrMkEU/cBVx9P5cbTFE&#10;WedS13iPcFvKUZKMpcWC44LBilaGsuvxZhVwdtqXo3W4fP82W2MLdP5n4pT66LXLLxCB2vAOv9o7&#10;reATnlfiDZDzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLtINpwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2791079,169164l,169164r,6096l2791079,175260r,-6096xem2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
               <w:t>Coordonnées</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABFD16F" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB125D" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="528"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Adresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>d'ergothérapie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1261" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB125F" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1260" w14:textId="1C9C1969" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1264" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1262" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487470080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12C0" wp14:editId="2FDB12C1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3408</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="Group 5"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="6" name="Graphic 6"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="391ACD98" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15846400;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCereOncQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512W7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;PnzhzHlhSqHBqII/K8cv1+/fXfQ2V2fQgC4VMgpiXN7bgjfe2zzLnGxUJ9wJWGXIWAF2wtMS66xE&#10;0VP0Tmdni8Uy6wFLiyCVc7R7PRj5OsavKiX9fVU55ZkuOOXm4xvjexve2fpC5DUK27RyTEO8IYtO&#10;tIYunUJdCy/YDttXobpWIjio/ImELoOqaqWKNVA1p4sX1WwQdjbWUud9bSeaiNoXPL05rLzbb9A+&#10;2gccsid4C/KXI16y3tb53B7W9dH5UGEXDlER7BAZfZ4YVQfPJG2ena9OPy2JeEm25cfPI+Gyoa68&#10;OiSbb387lol8uDImNiXSW1KOO5Lj/o+cx0ZYFTl3ofgHZG1JqXNmREf63YxSWQblhKvJJ7A3rtxI&#10;5Ju5mYoUudw5v1EQORb7W+cHrZYJiSYheTAJIik+aF1HrXvOSOvIGWl9O2jdCh/OhcYFyPpZk5qx&#10;R8HYwV49QXTzoVOhk4vzFWepyZTp0UebuS/1e+aVbOlrY7zBZ7lYRSYpWDKn7+A2v/afnKPSZmGl&#10;BqeIQdoKdU8gckGbc7Yd6La8abUO5Tust1ca2V6EERKfwCQdmbmRJF0+ND+gLZTPpJyexFJw93sn&#10;UHGmvxvSZhhCCWAC2wTQ6yuIoyoyj84/HX4KtMwSLLin/+oOkkRFnmQRipp8w0kDX3ceqjZoJuY2&#10;ZDQu6HeJKE6VWMo4AcPYmq+j13FOr/8AAAD//wMAUEsDBBQABgAIAAAAIQAo8ent3AAAAAUBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BaoNAFEX3hf7D8ALdJaNWpRifIYS2q1BoUijdveiLSpwZcSZq&#10;/r7TVbO83Mu5J9/MqhMjD7Y1GiFcBSBYl6ZqdY3wdXxbvoCwjnRFndGMcGMLm+LxIaesMpP+5PHg&#10;auEh2maE0DjXZ1LasmFFdmV61r47m0GR83GoZTXQ5OGqk1EQpFJRq/1DQz3vGi4vh6tCeJ9o2j6H&#10;r+P+ct7dfo7Jx/c+ZMSnxbxdg3A8u/8x/Ol7dSi808lcdWVFhxDFqV8iLBMQvo7TOAJxQkhAFrm8&#10;ty9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ6t46dxAgAA7wUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACjx6e3cAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
+                      <v:shape id="Graphic 6" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgmXNBxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heQVvdpNSgsRui5QUe7DFpip4e2SfSTT7NuyuTfrvu4LQ4zAz3zCL1Wg6cSLnW8sK0mkC&#10;griyuuVawdtxc/8AwgdkjZ1lUnAmD6vl7c0Cc20HPtCpDLWIEPY5KmhC6HMpfdWQQT+1PXH0vqwz&#10;GKJ0tdQOhwg3nZwlSSYNthwXGuxp3VD1U/4aBfN9WnwPr4V7Lj4+s937yzZ1eq7U3WR8egQRaAzX&#10;8H97qxVk8Hcl3gC5vAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgmXNBxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1263" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1267" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1265" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487470592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12C2" wp14:editId="2FDB12C3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3027</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Group 7"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="8" name="Graphic 8"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6A759BD5" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15845888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABiITHcQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW9oYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595eXXoNNsrdC2Ygs/PZpwpI6FsTV3wH0+3&#10;Hy44c16YUmgwquDPyvGr9ft3l73N1QIa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6Wwxmy2zHrC0CFI5R19vBidfx/hVpaT/XlVOeaYLTrn5uGJct2HN1pcir1HYppVjGuINWXSi&#10;NXTpMdSN8ILtsH0VqmslgoPKn0noMqiqVqpYA1Uzn72oZoOws7GWOu9re6SJqH3B05vDyvv9Bu2j&#10;fcAhezLvQP5yxEvW2zqf+sO+PoEPFXbhEBXBDpHR5yOj6uCZpI+L89X805KIl+Rbfvw8Ei4b6sqr&#10;Q7L5+rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC0LTio2oiP9bkapXATlhKsJE9gbd24k&#10;8s3cHIsUudw5v1EQORb7O+cHrZbJEk2y5MEkE0nxQes6at1zRlpHzkjr20HrVvhwLjQumKyfNKkZ&#10;exScHezVE0SYD50KnZydrzhLTaZMTxhtpljq9wSVfOltY7wBs5ytliEvCpbc6T3Aptf+EzgqbRJW&#10;anBquCnUHa88ckG4KdsOdFvetlqH8h3W22uNbC/CCInPmPEERpJ0+dD8YG2hfCbl9CSWgrvfO4GK&#10;M/3NkDbDEEoGJmObDPT6GuKoisyj80+HnwIts2QW3NN/dQ9JoiJPsqD8A2DAhpMGvuw8VG3QTMxt&#10;yGjc0O8SrThVIhPjBAxja7qPqNOcXv8BAAD//wMAUEsDBBQABgAIAAAAIQAo8ent3AAAAAUBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BaoNAFEX3hf7D8ALdJaNWpRifIYS2q1BoUijdveiLSpwZcSZq&#10;/r7TVbO83Mu5J9/MqhMjD7Y1GiFcBSBYl6ZqdY3wdXxbvoCwjnRFndGMcGMLm+LxIaesMpP+5PHg&#10;auEh2maE0DjXZ1LasmFFdmV61r47m0GR83GoZTXQ5OGqk1EQpFJRq/1DQz3vGi4vh6tCeJ9o2j6H&#10;r+P+ct7dfo7Jx/c+ZMSnxbxdg3A8u/8x/Ol7dSi808lcdWVFhxDFqV8iLBMQvo7TOAJxQkhAFrm8&#10;ty9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAGIhMdxAgAA7wUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACjx6e3cAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
+                      <v:shape id="Graphic 8" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+SkKowgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE7zNtENkVKOM0TEPm2g3BW+P5q3t1ryUJNr635vDwOPH93u5HkwrLuR8Y1lBOk1AEJdW&#10;N1wp+P56e3wG4QOyxtYyKbiSh/Vq9LDETNue93QpQiViCPsMFdQhdJmUvqzJoJ/ajjhyP9YZDBG6&#10;SmqHfQw3rXxKkrk02HBsqLGj15rKv+JsFMy2af7b73L3nh9P88/DxyZ1eqbUZDy8LEAEGsJd/O/e&#10;aAVxa7wSb4Bc3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+SkKowgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>naissance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1266" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB126A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1268" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12C4" wp14:editId="2FDB12C5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3408</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="9" name="Group 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="10" name="Graphic 10"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7FDCC62F" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15845376;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq5gs1cgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9r06yLV1MnTLaNQxK&#10;W2jHnhVZ/mCyrnalxOm/35VsJaaFwTo/yFe+R/fj3GNdXB46zfYKXQum4POzGWfKSChbUxf8x9PN&#10;hy+cOS9MKTQYVfBn5fjl+v27i97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU20+rhjXbViz9YXIaxS2aeVYhnhDFZ1o&#10;DSU9hroWXrAdtq9Cda1EcFD5MwldBlXVShV7oG7msxfdbBB2NvZS531tjzQRtS94enNYebffoH20&#10;DzhUT+YtyF+OeMl6W+dTf9jXJ/Chwi4coibYITL6fGRUHTyT9HFxvpp/WhLxknzLj59HwmVDU3l1&#10;SDbf/nYsE/mQMhZ2LKS3pBx3Isf9HzmPjbAqcu5C8w/I2pKETS0Y0ZGAN6NW6AtxFJITKvA37txI&#10;5ZvZObYpcrlzfqMgsiz2t84Pai2TJZpkyYNJJpLmg9p1VLvnjNSOnJHat4ParfDhXBhdMFk/GVMz&#10;Tik4O9irJ4gwH2YVZjk7X3GWxkyVnjDaTLFE1wSVfOltY7wBs5ytlqEuCpbc6T3Apmn/CRwHNAkr&#10;NTg1ZAp9x5RHLgg3ZduBbsubVuvQvsN6e6WR7UW4ROIzVjyBkShdPgw/WFson0k7Paml4O73TqDi&#10;TH83pE7q2ycDk7FNBnp9BfGyisyj80+HnwIts2QW3NOfdQdJpCJPsqD6A2DAhpMGvu48VG3QTKxt&#10;qGjc0A8TrXivRCbGOzBcXNN9RJ1u6vUfAAAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq5gs1cgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaTt8pxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvQr/DMoXe7CZSisRui0jEHrTU+ge8DdkxiWZnw+62Sb995yB4m+G9ee83q83oOnWiEFvPBvJ5&#10;Boq48rbl2sD72+P1LaiYkC12nsnAmSJs1pOrFRbWD/xKp0OqlYRwLNBAk1JfaB2rhhzGue+JRfv2&#10;wWGSNdTaBhwk3HX6JsuW2mHL0tBgTw8NVb+HozOw2OXlz7Avw1P5+bV8+Xje5sEujJlNx/s7UInG&#10;9G/+u95awRd6+UUG0OsLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpO3ynHAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Rue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1269" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB126D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB126B" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12C6" wp14:editId="2FDB12C7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3408</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11" name="Group 11"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="12" name="Graphic 12"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="60343F6A" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15844864;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnXT4jcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW7oacYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH5+5ujx0mu0VuhZMwednM86UkVC2pi74j6eb&#10;D184c16YUmgwquDPyvHL9ft3q97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU24+rhjXbViz9UrkNQrbtHJMQ7whi060&#10;hi49hroWXrAdtq9Cda1EcFD5MwldBlXVShVroGrmsxfVbBB2NtZS531tjzQRtS94enNYebffoH20&#10;DzhkT+YtyF+OeMl6W+dTf9jXJ/Chwi4coiLYITL6fGRUHTyT9HFxfjH/tCTiJfmWHz+PhMuGuvLq&#10;kGy+/e1YJvLhypjYMZHeknLciRz3f+Q8NsKqyLkLxT8ga0sS9oIzIzoS8GbUCn0hjsLlhAr8jTs3&#10;Uvlmdo5lilzunN8oiCyL/a3zg1rLZIkmWfJgkomk+aB2HdXuOSO1I2ek9u2gdit8OBdaF0zWT9rU&#10;jF0Kzg726gkizIdehV7Ozi84S22mTE8YbaZY6vgElXzpbWO8AbOcXSxDXhQsudN7gE2v/Sdw1Nok&#10;rNTg1HBTqDteeeSCcFO2Hei2vGm1DuU7rLdXGtlehCESnzHjCYxE6fKh+cHaQvlM2ulJLQV3v3cC&#10;FWf6uyF1hjGUDEzGNhno9RXEYRWZR+efDj8FWmbJLLinP+sOkkhFnmRB+QfAgA0nDXzdeajaoJmY&#10;25DRuKEfJlpxrkQmxhkYBtd0H1GnSb3+AwAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnXT4jcgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAF0OTFxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qJiJSoqsUiejBltZHobchO02i2dmwu5r033cLhd7m43vOYtWbRtzJ+dqygnScgCAu&#10;rK65VHA6bh6fQPiArLGxTAq+ycNqOXhYYKZtx+90P4RSxBD2GSqoQmgzKX1RkUE/ti1x5L6sMxgi&#10;dKXUDrsYbho5SZKZNFhzbKiwpXVFxfVwMwqmr2l+6d5yt80/Pmcv5/0udXqq1GjYP89BBOrDv/jP&#10;vdNx/gR+f4kHyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAXQ5MXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>postal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB126C" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1270" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB126E" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12C8" wp14:editId="2FDB12C9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3408</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="13" name="Group 13"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="14" name="Graphic 14"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="099D2E34" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15844352;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwkGAZcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kXboYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595eXXoNNsrdC2Ygs/PZpwpI6FsTV3wH0+3&#10;Hz5z5rwwpdBgVMGfleNX6/fvLnubqwU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909liNltmPWBpEaRyjr7eDE6+jvGrSkn/vaqc8kwXnHLzccW4bsOarS9FXqOwTSvHNMQbsuhE&#10;a+jSY6gb4QXbYfsqVNdKBAeVP5PQZVBVrVSxBqpmPntRzQZhZ2Mtdd7X9kgTUfuCpzeHlff7DdpH&#10;+4BD9mTegfzliJest3U+9Yd9fQIfKuzCISqCHSKjz0dG1cEzSR8XF6v5+ZKIl+Rbfvw0Ei4b6sqr&#10;Q7L5+rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC1J2OecGdGRgDejVugLcRQuJ1Tgb9y5&#10;kco3s3MsU+Ry5/xGQWRZ7O+cH9RaJks0yZIHk0wkzQe166h2zxmpHTkjtW8HtVvhw7nQumCyftKm&#10;ZuxScHawV08QYT70KvRydrHiLLWZMj1htJliqeMTVPKlt43xBsxytlqGvChYcqf3AJte+0/gqLVJ&#10;WKnBqeGmUHe88sgF4aZsO9BtedtqHcp3WG+vNbK9CEMkPmPGExiJ0uVD84O1hfKZtNOTWgrufu8E&#10;Ks70N0PqDGMoGZiMbTLQ62uIwyoyj84/HX4KtMySWXBPf9Y9JJGKPMmC8g+AARtOGviy81C1QTMx&#10;tyGjcUM/TLTiXIlMjDMwDK7pPqJOk3r9BwAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwkGAZcgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 14" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlddkqxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrm5QgJXWVIin1UKVqFbwN2TFJm50Nu1sT/71bKHibx/uc6XwwrTiT841lBek4AUFc&#10;Wt1wpeBr9/b4DMIHZI2tZVJwIQ/z2f3dFHNte97QeRsqEUPY56igDqHLpfRlTQb92HbEkTtZZzBE&#10;6CqpHfYx3LTyKUkm0mDDsaHGjhY1lT/bX6MgW6fFd/9ZuPficJys9h/L1OlMqYfR8PoCItAQbuJ/&#10;91LH+Rn8/RIPkLMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOV12SrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Téléphone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>portable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>privé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB126F" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1273" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1271" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="45"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12CA" wp14:editId="2FDB12CB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3154</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="15" name="Group 15"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="16" name="Graphic 16"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2B955C8C" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15843840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9K1UPcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512W7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;PnzhzHlhSqHBqII/K8cv1+/fXfQ2V2fQgC4VMgpiXN7bgjfe2zzLnGxUJ9wJWGXIWAF2wtMS66xE&#10;0VP0Tmdni8Uy6wFLiyCVc7R7PRj5OsavKiX9fVU55ZkuOOXm4xvjexve2fpC5DUK27RyTEO8IYtO&#10;tIYunUJdCy/YDttXobpWIjio/ImELoOqaqWKNVA1p4sX1WwQdjbWUud9bSeaiNoXPL05rLzbb9A+&#10;2gccsid4C/KXI16y3tb53B7W9dH5UGEXDlER7BAZfZ4YVQfPJG2ena9OPy2JeEm25cfPI+Gyoa68&#10;OiSbb387lol8uDImNiXSW1KOO5Lj/o+cx0ZYFTl3ofgHZG1Jwl5yZkRHAt6MWqEd4ihcTl6Bv3Hl&#10;RirfzM5UpsjlzvmNgsiy2N86P6i1TEg0CcmDSRBJ80HtOqrdc0ZqR85I7dtB7Vb4cC60LkDWz9rU&#10;jF0Kxg726gmimw+9Cr1cnK84S22mTI8+2sx9qeMzr2RLXxvjDT7LxSoyScGSOX0Ht/m1/+QctTYL&#10;KzU4RQzSVqh7ApEL2pyz7UC35U2rdSjfYb290sj2IgyR+AQm6cjMjUTp8qH5AW2hfCbt9KSWgrvf&#10;O4GKM/3dkDrDGEoAE9gmgF5fQRxWkXl0/unwU6BllmDBPf1Zd5BEKvIki1DU5BtOGvi681C1QTMx&#10;tyGjcUE/TERxrsRSxhkYBtd8Hb2Ok3r9BwAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9K1UPcgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 16" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB66+LGxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlCt7sJqUEid0WKSn2YItNVfA2ZMckmp0Nu2uT/vuuIPQ2j/c5i9VoOnEi51vLCtJpAoK4&#10;srrlWsHbcXP/AMIHZI2dZVJwJg+r5e3NAnNtBz7QqQy1iCHsc1TQhNDnUvqqIYN+anviyH1ZZzBE&#10;6GqpHQ4x3HRyliSZNNhybGiwp3VD1U/5axTM92nxPbwW7rn4+Mx27y/b1Om5UneT8ekRRKAxXMX/&#10;7q2O8zP4+yUeIJcXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHrr4sbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Employeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Lieu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1272" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1276" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1274" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12CC" wp14:editId="2FDB12CD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3408</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="17" name="Group 17"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="18" name="Graphic 18"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="10724666" id="Group 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15843328;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeCt1tcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595cXnoNNsrdC2Ygs/PZpwpI6FsTV3wH083&#10;H75w5rwwpdBgVMGfleOX6/fvLnqbqwU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909liNltmPWBpEaRyjr5eD06+jvGrSkl/X1VOeaYLTrn5uGJct2HN1hcir1HYppVjGuINWXSi&#10;NXTpMdS18ILtsH0VqmslgoPKn0noMqiqVqpYA1Uzn72oZoOws7GWOu9re6SJqH3B05vDyrv9Bu2j&#10;fcAhezJvQf5yxEvW2zqf+sO+PoEPFXbhEBXBDpHR5yOj6uCZpI+L89X805KIl+Rbfvw8Ei4b6sqr&#10;Q7L59rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC1J2CRjIzoS8GbUCn0hjsLlhAr8jTs3&#10;Uvlmdo5lilzunN8oiCyL/a3zg1rLZIkmWfJgkomk+aB2HdXuOSO1I2ek9u2gdit8OBdaF0zWT9rU&#10;jF0Kzg726gkizIdehV7OzlecpTZTpieMNlMsdXyCSr70tjHegFnOVsuQFwVL7vQeYNNr/wkctTYJ&#10;KzU4NdwU6o5XHrkg3JRtB7otb1qtQ/kO6+2VRrYXYYjEZ8x4AiNRunxofrC2UD6TdnpSS8Hd751A&#10;xZn+bkidYQwlA5OxTQZ6fQVxWEXm0fmnw0+BllkyC+7pz7qDJFKRJ1lQ/gEwYMNJA193Hqo2aCbm&#10;NmQ0buiHiVacK5GJcQaGwTXdR9RpUq//AAAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeCt1tcgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 18" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkONMvxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvQr/DMoXe7CZSisRui0jEHrTU+ge8DdkxiWZnw+62Sb995yB4m+G9ee83q83oOnWiEFvPBvJ5&#10;Boq48rbl2sD72+P1LaiYkC12nsnAmSJs1pOrFRbWD/xKp0OqlYRwLNBAk1JfaB2rhhzGue+JRfv2&#10;wWGSNdTaBhwk3HX6JsuW2mHL0tBgTw8NVb+HozOw2OXlz7Avw1P5+bV8+Xje5sEujJlNx/s7UInG&#10;9G/+u95awRdY+UUG0OsLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGQ40y/HAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Assureur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1275" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1279" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1277" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="261"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12CE" wp14:editId="2FDB12CF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3370</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="19" name="Group 19"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="20" name="Graphic 20"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5C1499FE" id="Group 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15842816;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvC/90cgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9r06yLV1MnTLaNQxK&#10;W2jHnhVZ/mCyrnalxOm/35VsJaaFwTo/yFe+R/fj3GNdXB46zfYKXQum4POzGWfKSChbUxf8x9PN&#10;hy+cOS9MKTQYVfBn5fjl+v27i97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU20+rhjXbViz9YXIaxS2aeVYhnhDFZ1o&#10;DSU9hroWXrAdtq9Cda1EcFD5MwldBlXVShV7oG7msxfdbBB2NvZS531tjzQRtS94enNYebffoH20&#10;DzhUT+YtyF+OeMl6W+dTf9jXJ/Chwi4coibYITL6fGRUHTyT9HFxvpp/WhLxknzLj59HwmVDU3l1&#10;SDbf/nYsE/mQMhZ2LKS3pBx3Isf9HzmPjbAqcu5C8w/I2pL6oBaM6EjAm1Er9IU4CskJFfgbd26k&#10;8s3sHNsUudw5v1EQWRb7W+cHtZbJEk2y5MEkE0nzQe06qt1zRmpHzkjt20HtVvhwLowumKyfjKkZ&#10;pxScHezVE0SYD7MKs5ydrzhLY6ZKTxhtpliia4JKvvS2Md6AWc5Wy1AXBUvu9B5g07T/BI4DmoSV&#10;GpwaMoW+Y8ojF4Sbsu1At+VNq3Vo32G9vdLI9iJcIvEZK57ASJQuH4YfrC2Uz6SdntRScPd7J1Bx&#10;pr8bUif17ZOBydgmA72+gnhZRebR+afDT4GWWTIL7unPuoMkUpEnWVD9ATBgw0kDX3ceqjZoJtY2&#10;VDRu6IeJVrxXIhPjHRguruk+ok439foPAAAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvC/90cgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 20" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUIhWUwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CE3bTtCIinVFEKnrYxtZNYbdH89bWNS8lyWz33y8HwePH93u1GUwrruR8Y1lBOk1AEJdW&#10;N1wp+PzYT5YgfEDW2FomBX/kYbN+GK0w07bnd7oWoRIxhH2GCuoQukxKX9Zk0E9tRxy5b+sMhghd&#10;JbXDPoabVs6SZCENNhwbauxoV1P5U/waBfPXNL/0b7k75Oevxcvp+Zg6PVfqcTxsn0AEGsJdfHMf&#10;tYJZXB+/xB8g1/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVCIVlMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>N°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>d'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>maladie/accident</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1278" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB127C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB127A" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487474176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12D0" wp14:editId="2FDB12D1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3408</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="21" name="Group 21"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="22" name="Graphic 22"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0EB14A09" id="Group 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15842304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCisMpicgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW7oacYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH5+5ujx0mu0VuhZMwednM86UkVC2pi74j6eb&#10;D184c16YUmgwquDPyvHL9ft3q97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU24+rhjXbViz9UrkNQrbtHJMQ7whi060&#10;hi49hroWXrAdtq9Cda1EcFD5MwldBlXVShVroGrmsxfVbBB2NtZS531tjzQRtS94enNYebffoH20&#10;DzhkT+YtyF+OeMl6W+dTf9jXJ/Chwi4coiLYITL6fGRUHTyT9HFxfjH/tCTiJfmWHz+PhMuGuvLq&#10;kGy+/e1YJvLhypjYMZHeknLciRz3f+Q8NsKqyLkLxT8ga0uqY8GZER0JeDNqhb4QR+FyQgX+xp0b&#10;qXwzO8cyRS53zm8URJbF/tb5Qa1lskSTLHkwyUTSfFC7jmr3nJHakTNS+3ZQuxU+nAutCybrJ21q&#10;xi4FZwd79QQR5kOvQi9n5xecpTZTpieMNlMsdXyCSr70tjHegFnOLpYhLwqW3Ok9wKbX/hM4am0S&#10;Vmpwargp1B2vPHJBuCnbDnRb3rRah/Id1tsrjWwvwhCJz5jxBEaidPnQ/GBtoXwm7fSkloK73zuB&#10;ijP93ZA6wxhKBiZjmwz0+grisIrMo/NPh58CLbNkFtzTn3UHSaQiT7Kg/ANgwIaTBr7uPFRt0EzM&#10;bcho3NAPE604VyIT4wwMg2u6j6jTpF7/AQAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCisMpicgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLvC54xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjWwTQnGjhBIcmkMTGvcHelusre3EWhlJjZ23jwqFHIeZ+YaZL0fTiRM531pWkE4S&#10;EMSV1S3XCj7e1w+PIHxA1thZJgVn8rBc3N7MMdd24D2dylCLCGGfo4ImhD6X0lcNGfQT2xNH78c6&#10;gyFKV0vtcIhw08ksSWbSYMtxocGeVg1Vx/LXKJju0uIwvBXupfj6nm0/Xzep01Ol7u/G5ycQgcZw&#10;Df+3N1pBlsHfl/gD5OICAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy7wueMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>N°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>AVS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB127B" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB127F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB127D" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487474688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12D2" wp14:editId="2FDB12D3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>156284</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3027</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="23" name="Group 23"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="24" name="Graphic 24"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="121C4C7D" id="Group 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.3pt;margin-top:-.25pt;width:219.8pt;height:.5pt;z-index:-15841792;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1fZRYcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kXboYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595eXXoNNsrdC2Ygs/PZpwpI6FsTV3wH0+3&#10;Hz5z5rwwpdBgVMGfleNX6/fvLnubqwU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909liNltmPWBpEaRyjr7eDE6+jvGrSkn/vaqc8kwXnHLzccW4bsOarS9FXqOwTSvHNMQbsuhE&#10;a+jSY6gb4QXbYfsqVNdKBAeVP5PQZVBVrVSxBqpmPntRzQZhZ2Mtdd7X9kgTUfuCpzeHlff7DdpH&#10;+4BD9mTegfzliJest3U+9Yd9fQIfKuzCISqCHSKjz0dG1cEzSR8XF6v5+ZKIl+Rbfvw0Ei4b6sqr&#10;Q7L5+rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC2pjnPOjOhIwJtRK/SFOAqXEyrwN+7c&#10;SOWb2TmWKXK5c36jILIs9nfOD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2lT&#10;M3YpODvYqyeIMB96FXo5u1hxltpMmZ4w2kyx1PEJKvnS28Z4A2Y5Wy1DXhQsudN7gE2v/Sdw1Nok&#10;rNTg1HBTqDteeeSCcFO2Hei2vG21DuU7rLfXGtlehCESnzHjCYxE6fKh+cHaQvlM2ulJLQV3v3cC&#10;FWf6myF1hjGUDEzGNhno9TXEYRWZR+efDj8FWmbJLLinP+sekkhFnmRB+QfAgA0nDXzZeajaoJmY&#10;25DRuKEfJlpxrkQmxhkYBtd0H1GnSb3+AwAA//8DAFBLAwQUAAYACAAAACEAKPHp7dwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOwWqDQBRF94X+w/AC3SWjVqUYnyGEtqtQaFIo3b3oi0qcGXEm&#10;av6+01WzvNzLuSffzKoTIw+2NRohXAUgWJemanWN8HV8W76AsI50RZ3RjHBjC5vi8SGnrDKT/uTx&#10;4GrhIdpmhNA412dS2rJhRXZleta+O5tBkfNxqGU10OThqpNREKRSUav9Q0M97xouL4erQnifaNo+&#10;h6/j/nLe3X6Oycf3PmTEp8W8XYNwPLv/Mfzpe3UovNPJXHVlRYcQxalfIiwTEL6O0zgCcUJIQBa5&#10;vLcvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1fZRYcgIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo8ent3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArGROXxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjexgQnGjhBIcmkMTGvcHelusre3EWhlJjZ23jwqFHIeZ+YaZL0fTiRM531pWkE4S&#10;EMSV1S3XCj7e1w+PIHxA1thZJgVn8rBc3N7MMdd24D2dylCLCGGfo4ImhD6X0lcNGfQT2xNH78c6&#10;gyFKV0vtcIhw08lpksykwZbjQoM9rRqqjuWvUZDt0uIwvBXupfj6nm0/Xzep05lS93fj8xOIQGO4&#10;hv/bG61gmsHfl/gD5OICAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKxkTl8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>n°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>décision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB127E" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB1283" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="492"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1280" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FDB12D4" wp14:editId="2FDB12D5">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="25" name="Group 25"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="26" name="Graphic 26"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0C83523A" id="Group 25" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4xqFOcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512W7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;PnzhzHlhSqHBqII/K8cv1+/fXfQ2V2fQgC4VMgpiXN7bgjfe2zzLnGxUJ9wJWGXIWAF2wtMS66xE&#10;0VP0Tmdni8Uy6wFLiyCVc7R7PRj5OsavKiX9fVU55ZkuOOXm4xvjexve2fpC5DUK27RyTEO8IYtO&#10;tIYunUJdCy/YDttXobpWIjio/ImELoOqaqWKNVA1p4sX1WwQdjbWUud9bSeaiNoXPL05rLzbb9A+&#10;2gccsid4C/KXI16y3tb53B7W9dH5UGEXDlER7BAZfZ4YVQfPJG2ena9OPy2JeEm25cfPI+Gyoa68&#10;OiSbb387lol8uDImNiXSW1KOO5Lj/o+cx0ZYFTl3ofgHZG1JdSw5M6IjAW9GrdAOcRQuJ6/A37hy&#10;I5VvZmcqU+Ry5/xGQWRZ7G+dH9RaJiSahOTBJIik+aB2HdXuOSO1I2ek9u2gdit8OBdaFyDrZ21q&#10;xi4FYwd79QTRzYdehV4uzlecpTZTpkcfbea+1PGZV7Klr43xBp/lYhWZpGDJnL6D2/zaf3KOWpuF&#10;lRqcIgZpK9Q9gcgFbc7ZdqDb8qbVOpTvsN5eaWR7EYZIfAKTdGTmRqJ0+dD8gLZQPpN2elJLwd3v&#10;nUDFmf5uSJ1hDCWACWwTQK+vIA6ryDw6/3T4KdAyS7Dgnv6sO0giFXmSRShq8g0nDXzdeajaoJmY&#10;25DRuKAfJqI4V2Ip4wwMg2u+jl7HSb3+AwAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuMahTnICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 26" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0hyh7xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6q5uIBEldpUikHqpU+wd6e2Rfk2j2bdjdmvjt3YLgcZiZ3zCzxWBacSLnG8sK0lEC&#10;gri0uuFKwefH6mkKwgdkja1lUnAmD4v5/d0Mc2173tFpHyoRIexzVFCH0OVS+rImg35kO+Lo/Vpn&#10;METpKqkd9hFuWjlOkkwabDgu1NjRsqbyuP8zCibbtDj074V7Lb5/ss3X2zp1eqLU48Pw8gwi0BBu&#10;4Wt7rRWMM/j/En+AnF8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtIcoe8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1281" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="11"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB1282" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ergothérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>remplir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>médecin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB128B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB1284" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-58"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FDB12D6" wp14:editId="2FDB12D7">
+                      <wp:extent cx="6122035" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27" name="Group 27"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6122035" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="6122035" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="28" name="Graphic 28"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="6122035" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="6122035" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="6121654" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6121654" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6121654" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="40A60B64" id="Group 27" o:spid="_x0000_s1026" style="width:482.05pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61220,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA+2d7cwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5ykS7AZdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfLAp84kiH594eXXsNDsodC2Ygi9mc86UkVC2pi74j6fb&#10;D584c16YUmgwquDPyvGrzft3l73N1RIa0KVCRkGMy3tb8MZ7m2eZk43qhJuBVYacFWAnPC2xzkoU&#10;PUXvdLacz9dZD1haBKmco783g5NvYvyqUtJ/ryqnPNMFp9x8fGN878I721yKvEZhm1aOaYg3ZNGJ&#10;1tChp1A3wgu2x/ZVqK6VCA4qP5PQZVBVrVSxBqpmMX9RzRZhb2Mtdd7X9kQTUfuCpzeHlfeHLdpH&#10;+4BD9mTegfzliJest3U+9Yd1fQYfK+zCJiqCHSOjzydG1dEzST/Xi+VyfrHiTJJvfbEaCZcNdeXV&#10;Jtl8/du2TOTDkTGxUyK9JeW4Mznu/8h5bIRVkXMXin9A1pYFX5KMjehIwNtRK/SHOAqHEyrwN67c&#10;SOWb2TmVKXK5d36rILIsDnfOD2otkyWaZMmjSSaS5oPadVS754zUjpyR2neD2q3wYV9oXTBZP2lT&#10;M3YpODs4qCeIMB96Rb1crFcfOUttpkzPGG2mWLpqE1Typa+N8QbMev55HfKiYMmdvgNseuw/gaPW&#10;JmGlBqeGk0Ld8cgTF4Sbsu1At+Vtq3Uo32G9u9bIDiIMkfiMGU9gJEqXD80P1g7KZ9JOT2opuPu9&#10;F6g4098MqTOMoWRgMnbJQK+vIQ6ryDw6/3T8KdAyS2bBPd2se0giFXmSBeUfAAM27DTwZe+haoNm&#10;Ym5DRuOCLky04lyJTIwzMAyu6TqizpN68wcAAP//AwBQSwMEFAAGAAgAAAAhACSXkJXbAAAAAwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdxD9FYzalFPVUhLaCeJtmp0lodjZk&#10;t0n67R296OXB8B7v/SZfTK5VA/Wh8WwgnSWgiEtvG64MfOxebx5BhYhssfVMBs4UYFFcXuSYWT/y&#10;hoZtrJSUcMjQQB1jl2kdypochpnviMU7+N5hlLOvtO1xlHLX6tskmWuHDctCjR2taiqP25Mz8Dbi&#10;uLxLX4b18bA6f+0e3j/XKRlzfTUtn0FFmuJfGH7wBR0KYdr7E9ugWgPySPxV8Z7m9ymovYQS0EWu&#10;/7MX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA+2d7cwIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAkl5CV2wAAAAMBAAAPAAAAAAAA&#10;AAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 28" o:spid="_x0000_s1027" style="position:absolute;width:61220;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6122035,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnFBcrwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0X8h+WCfRW1woNxWYTUklKbyHG2OvgTlXqzoq7VZtfnz0Eeny87/V2Np0YaXCtZQXPUQyCuLK6&#10;5VpBcT48vYJwHlljZ5kU/JGD7WbxsMZU24lPNOa+FiGEXYoKGu/7VEpXNWTQRbYnDty3HQz6AIda&#10;6gGnEG46mcTxShpsOTQ02FPWUPWT/xoF5vq1K8ayKkr5sjcf2UUm79lRqcflvHsD4Wn2/+K7+1Mr&#10;SMLY8CX8ALm5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACcUFyvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m6121654,l,,,6096r6121654,l6121654,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1285" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4161"/>
+              </w:tabs>
+              <w:spacing w:before="211"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAMal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1286" w14:textId="620B727A" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2422"/>
+                <w:tab w:val="left" w:pos="4060"/>
+              </w:tabs>
+              <w:spacing w:before="128"/>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487475200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12D8" wp14:editId="2FDB12D9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>35888</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87256</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="29" name="Group 29"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="30" name="Graphic 30"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121450"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121450"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121450"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="01383DAB" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.85pt;margin-top:6.85pt;width:10.3pt;height:10.6pt;z-index:-15841280;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCMDGwmgIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X20nXT+sOtXUrNGk&#10;qq3UTnsmGH9oGBiQOP33u1wbJ02naer8gC9wuNxzOHB1vesk2QrrWq0Kmp2klAjFddmquqDfn28/&#10;XVDiPFMlk1qJgr4IR68XHz9c9SYXM91oWQpLIIlyeW8K2nhv8iRxvBEdcyfaCAWTlbYd89C1dVJa&#10;1kP2TiazND1Lem1LYzUXzsHocpikC8xfVYL7h6pywhNZUKjNY2uxXYc2WVyxvLbMNC0fy2DvqKJj&#10;rYJNp1RL5hnZ2PZNqq7lVjtd+ROuu0RXVcsFcgA2WXrEZmX1xiCXOu9rM8kE0h7p9O60/H67subJ&#10;PNqhegjvNP/pQJekN3V+OB/69R68q2wXFgEJskNFXyZFxc4TDoPZPL3IQHcOU9n89Gw2Ks4bOJY3&#10;q3jz9a/rEpYPm2JpUym9Ae+4vTzu/+R5apgRqLoL9B8tacuCzoGFYh1YeDW6BUZApbA5oIKCY8+N&#10;Yh7pczb/DClABwzQd5NK2UU2qTTLLgeVJrYs5xvnV0Kj3Gx75zwur8sYsSZGfKdiaMH8wfYSbe8p&#10;AdtbSsD268H2hvmwLpxhCEkPZzRW0kA4FBJmO70Vzxpxfn9oADgFSlAKVLqHSHUIzbLzy8s58n6F&#10;j6j4N5j4AB0TR0D8D8BByX/B/HFXLrUTQ+GBOTKY1AA2h3pLhcLMztMUb7jTsi1vWymDHs7W6xtp&#10;yZaF9wW/UZBXMGOdXzLXDDicGmFS4UVz+eCa4Ka1Ll/AdD3YrKDu14ZZQYn8psDWQNvHwMZgHQPr&#10;5Y3Gdw6PCvZ83v1g1pCwfUE92O1eR3ezPBoJ+AbAgA0rlf6y8bpqg8vgpsWKxg7cNIzwSYLo1Zt3&#10;2EfU/pFf/AYAAP//AwBQSwMEFAAGAAgAAAAhAFSTdMXdAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjkFLw0AQhe+C/2EZwZvdpLFVYzalFPVUBFtBvE2TaRKanQ3ZbZL+e8eTnh7z3uPNl60m26qB&#10;et84NhDPIlDEhSsbrgx87l/vHkH5gFxi65gMXMjDKr++yjAt3cgfNOxCpWSEfYoG6hC6VGtf1GTR&#10;z1xHLNnR9RaDnH2lyx5HGbetnkfRUltsWD7U2NGmpuK0O1sDbyOO6yR+Gban4+byvV+8f21jMub2&#10;Zlo/gwo0hb8y/OILOuTCdHBnLr1qDSwepCh2IirxfJmAOhhI7p9A55n+j5//AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEIwMbCaAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFSTdMXdAAAABgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAv4cl2vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY09YNKNYooggguqh5gbMa22ExKE7Xe3iwEl4/3X64bU4oX1a6wrGA4iEAQp1YXnCm4&#10;Xvb9OQjnkTWWlknBhxysV+3WEmNt35zQ6+wzEULYxagg976KpXRpTgbdwFbEgbvb2qAPsM6krvEd&#10;wk0pR1E0lQYLDg05VrTNKX2cn0bB0c+S22nfG+5QZk11HB16djNRqttpNgsQnhr/F//cB61gHNaH&#10;L+EHyNUXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL+HJdr0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121450r117993,l117993,,,,,121450xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487476736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12DA" wp14:editId="2FDB12DB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>75598</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="31" name="Group 31"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="32" name="Graphic 32"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2136B1E0" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:5.95pt;width:10.3pt;height:10.6pt;z-index:-15839744;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyYk4qnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbyfplxammdo0m&#10;VW2ldto1wfhDw8CAxOm/3+HYOGk6TVOXC+dgXg7nPLxmcbXrJNkK61qtCpqdpJQIxXXZqrqg359v&#10;P11Q4jxTJZNaiYK+CEevlh8/LHqTi5lutCyFJZBEubw3BW28N3mSON6IjrkTbYSCyUrbjnkY2jop&#10;LesheyeTWZqeJb22pbGaC+fg7c0wSZeYv6oE9w9V5YQnsqBQm8enxec6PJPlguW1ZaZp+VgGe0cV&#10;HWsVbDqlumGekY1t36TqWm6105U/4bpLdFW1XGAP0E2WHnWzsnpjsJc672szYQK0R5zenZbfb1fW&#10;PJlHO1QP4Z3mPx1wSXpT54fzYVzvxbvKdmERNEF2SPRlIip2nnB4mc3Tiwy4c5jK5p/PZiNx3sCx&#10;vFnFm69/XZewfNgUS5tK6Q14x+3xuP/D89QwI5C6C+0/WtKWBZ3PKFGsAwuvRrfAG6AUNgdVIDiO&#10;3AjziM/Z/BRAAAcM0HcTpewimyjNssuB0tQty/nG+ZXQiJtt75zH5XUZI9bEiO9UDC2YP9heou09&#10;JWB7SwnYfj3Y3jAf1oUzDCHp4YzGShoIh0LCbKe34lmjzu8PDQRwoCEVVLqXSHUozbLzy8tT7PuV&#10;Pqriv8HEB2o0CiSOgvg/CAeS/6L5465caieGwkPn2MFEAzY95C0Vgpmdpyl+4U7LtrxtpQw8nK3X&#10;19KSLQv3C/5GIK9kxjp/w1wz6HBqlEmFH5rLB9cEN611+QKm68FmBXW/NswKSuQ3BbYON1gMbAzW&#10;MbBeXmu85/CoYM/n3Q9mDQnbF9SD3e51dDfLo5Gg3yAYtGGl0l82XldtcBl8abGicQBfGkZ4JUH0&#10;6s47HKNqf8kvfwMAAP//AwBQSwMEFAAGAAgAAAAhAOyNOTXfAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdrMFqYjalFPVUBFtBvG2z0yQ0Oxuy2yT9944nvc3jPd58r1jN&#10;rhMjDqH1pEEtEhBIlbct1Ro+9693TyBCNGRN5wk1XDDAqry+Kkxu/UQfOO5iLbiEQm40NDH2uZSh&#10;atCZsPA9EntHPzgTWQ61tIOZuNx18j5JltKZlvhDY3rcNFiddmen4W0y0zpVL+P2dNxcvvcP719b&#10;hVrf3szrZxAR5/gXhl98RoeSmQ7+TDaITkP6mPGWyIbKQHAgzbIliAMfqQJZFvL/gvIHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA8mJOKp0CAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7I05Nd8AAAAJAQAADwAAAAAAAAAAAAAAAAD3BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
+                      <v:shape id="Graphic 32" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwf/KaxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAvIZHjlKS4kU1IMRhDD/l5gK21tU2slbFUx337qFDocZiZb5h9NplOjDS41rKC9SoC&#10;QVxZ3XKt4HrJl68gnEfW2FkmBT/kIEtnT3tMtL3zicazr0WAsEtQQeN9n0jpqoYMupXtiYP3ZQeD&#10;PsihlnrAe4CbTsZRtJUGWw4LDfZ0bKi6nb+NgtLvTp8f+WL9jrKe+jIuFvbwotTzfDq8gfA0+f/w&#10;X7vQCjYx/H4JP0CmDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwf/KaxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>séances)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>une</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>série</w:t>
+            </w:r>
+            <w:r w:rsidR="00922271">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(max.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>traitements)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1287" w14:textId="6C33A050" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4060"/>
+              </w:tabs>
+              <w:spacing w:before="127"/>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487475712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12DC" wp14:editId="2FDB12DD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>31750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>71648</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="33" name="Group 33"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="34" name="Graphic 34"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1725796F" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.5pt;margin-top:5.65pt;width:10.3pt;height:10.6pt;z-index:-15840768;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsIyIGnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbSdcPq041NWs0&#10;qWortdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;9tMFJc4zVTKplSjoi3D0evHxw1VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTs6TXtjRWc+EcvF0Ok3SB+atKcP9QVU54IgsKtXl8WnyuwzNZXLG8tsw0LR/LYO+o&#10;omOtgk2nVEvmGdnY9k2qruVWO135E667RFdVywX2AN1k6VE3K6s3Bnup8742EyZAe8Tp3Wn5/XZl&#10;zZN5tEP1EN5p/tMBl6Q3dX44H8b1XryrbBcWQRNkh0RfJqJi5wmHl9k8vciAO4epbH56NhuJ8waO&#10;5c0q3nz967qE5cOmWNpUSm/AO26Px/0fnqeGGYHUXWj/0ZK2LOj8lBLFOrDwanQLvAFKYXNQBYLj&#10;yI0wj/iczT8DCOCAAfpuopRdZBOlWXY5UJq6ZTnfOL8SGnGz7Z3zuLwuY8SaGPGdiqEF8wfbS7S9&#10;pwRsbykB268H2xvmw7pwhiEkPZzRWEkD4VBImO30Vjxr1Pn9oYEADjSkgkr3EqkOpVl2fnk5x75f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZeZriF+60bMvbVsrAw9l6&#10;fSMt2bJwv+BvBPJKZqzzS+aaQYdTo0wq/NBcPrgmuGmtyxcwXQ82K6j7tWFWUCK/KbB1uMFiYGOw&#10;joH18kbjPYdHBXs+734wa0jYvqAe7Havo7tZHo0E/QbBoA0rlf6y8bpqg8vgS4sVjQP40jDCKwmi&#10;V3fe4RhV+0t+8RsAAP//AwBQSwMEFAAGAAgAAAAhAKxTjdvdAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81qwzAQhO+FvIPYQG+N/INDcS2HENqeQqFJoPSmWBvbxFoZS7Gdt+/21B53Zpj5ttjM&#10;thMjDr51pCBeRSCQKmdaqhWcjm9PzyB80GR05wgV3NHDplw8FDo3bqJPHA+hFlxCPtcKmhD6XEpf&#10;NWi1X7keib2LG6wOfA61NIOeuNx2MomitbS6JV5odI+7Bqvr4WYVvE962qbx67i/Xnb372P28bWP&#10;UanH5bx9ARFwDn9h+MVndCiZ6exuZLzoFGT8SWA5TkGwnWRrEGcFaZKBLAv5H7/8AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACwjIgadAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKxTjdvdAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 34" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQ2s91wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimvqDSjWKKIIIHvx5gLVZ22KzKU3U+vZGEDwOM/MNM1/WphBPqlxuWUG/F4EgTqzO&#10;OVVwOW+7UxDOI2ssLJOCNzlYLpqNOcbavvhIz5NPRYCwi1FB5n0ZS+mSjAy6ni2Jg3ezlUEfZJVK&#10;XeErwE0hB1E0lgZzDgsZlrTOKLmfHkbB3k+O18O209+gTOtyP9h17GqkVLtVr2YgPNX+H/61d1rB&#10;cATfL+EHyMUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUNrPdcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487477248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12DE" wp14:editId="2FDB12DF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>71648</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="35" name="Group 35"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="36" name="Graphic 36"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="562C900B" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:5.65pt;width:10.3pt;height:10.6pt;z-index:-15839232;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDstOgongIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lFKRIomGNUk&#10;BEgw7dp1nA/NsT3bbcq/3/FJnBaYpon1Ij2OXx+f8/iNLy73nSQ7YV2rVUGzk5QSobguW1UX9PvT&#10;zaclJc4zVTKplSjos3D0cvXxw0VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTRdJrWxqruXAO3l4Pk3SF+atKcH9fVU54IgsKtXl8WnxuwjNZXbC8tsw0LR/LYO+o&#10;omOtgk2nVNfMM7K17ZtUXcutdrryJ1x3ia6qlgvsAbrJ0lfdrK3eGuylzvvaTJgA7StO707L73Zr&#10;ax7Ngx2qh/BW858OuCS9qfPj+TCuD+J9ZbuwCJogeyT6PBEVe084vMzm6TID7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77gDHvd/eB4bZgRSd6H9B0vasqDzBSWKdWDh9egWeAOUwuagCgTH&#10;kRthvuKzmJ8CCOCAAfpuopQts4nSLDsfKE3dspxvnV8LjbjZ7tZ5XF6XMWJNjPhexdCC+YPtJdre&#10;UwK2t5SA7TeD7Q3zYV04wxCSHs5orKSBcCgkzHZ6J5406vzh0EAABxpSQaUHiVTH0iw7Oz8/xb5f&#10;6KMq/htMfKRGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTY95SIZjZWZriF+60bMubVsrAw9l6&#10;cyUt2bFwv+BvBPJCZqzz18w1gw6nRplU+KG5fHBNcNNGl89guh5sVlD3a8usoER+U2DrcIPFwMZg&#10;EwPr5ZXGew6PCvZ82v9g1pCwfUE92O1OR3ezPBoJ+g2CQRtWKv1l63XVBpfBlxYrGgfwpWGEVxJE&#10;L+684zGqDpf86jcAAAD//wMAUEsDBBQABgAIAAAAIQANpQY44AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aSh1cRsSinqqQi2Qultmp0modndkN0m6b93POltHu/x5nv5&#10;ajKtGKj3jbMK4lkEgmzpdGMrBd/796cXED6g1dg6Swpu5GFV3N/lmGk32i8adqESXGJ9hgrqELpM&#10;Sl/WZNDPXEeWvbPrDQaWfSV1jyOXm1bOo2gpDTaWP9TY0aam8rK7GgUfI47rJH4btpfz5nbcLz4P&#10;25iUenyY1q8gAk3hLwy/+IwOBTOd3NVqL1oFyXPKWwIbcQKCA0maLkGc+JgvQBa5/L+g+AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDstOgongIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANpQY44AAAAAkBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:shape id="Graphic 36" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPRPSZwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimvqDSjWKKIIIHvx5gLVZ22KzKU3U+vZGEDwOM/MNM1/WphBPqlxuWUG/F4EgTqzO&#10;OVVwOW+7UxDOI2ssLJOCNzlYLpqNOcbavvhIz5NPRYCwi1FB5n0ZS+mSjAy6ni2Jg3ezlUEfZJVK&#10;XeErwE0hB1E0lgZzDgsZlrTOKLmfHkbB3k+O18O209+gTOtyP9h17GqkVLtVr2YgPNX+H/61d1rB&#10;cAzfL+EHyMUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz0T0mcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>une</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(max.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>traitements)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>plusieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(max.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>nombre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1288" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4060"/>
+              </w:tabs>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487476224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12E0" wp14:editId="2FDB12E1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>31750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>93886</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="37" name="Group 37"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="38" name="Graphic 38"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7B278C01" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.5pt;margin-top:7.4pt;width:10.3pt;height:10.6pt;z-index:-15840256;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOWckBnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbydamVp1qatdo&#10;UtVVaqddE4w/NAwMSJz++x2OjfPRaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZWUqJUFyXraoL+v35&#10;7sOCEueZKpnUShT0RTh6vXz/7qo3uZjpRstSWAJJlMt7U9DGe5MnieON6Jg700YomKy07ZiHoa2T&#10;0rIesncymaXpedJrWxqruXAO3t4Ok3SJ+atKcP+tqpzwRBYUavP4tPhch2eyvGJ5bZlpWj6Wwd5Q&#10;RcdaBZtOqW6ZZ2Rj21epupZb7XTlz7juEl1VLRfYA3STpSfdrKzeGOylzvvaTJgA7QmnN6flD9uV&#10;NU/m0Q7VQ3iv+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbzdJEBdw5T2fzj+Wwkzhs4&#10;llerePPlr+sSlg+bYmlTKb0B77g9Hvd/eJ4aZgRSd6H9R0vasqBzMLJiHVh4NboF3gClsDmoAsFx&#10;5EaYJ3zO558ABHDAAH03UcoW2URpll0OlKZuWc43zq+ERtxse+88Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC6cYQhJD2c0VtJAOBQSZju9Fc8adX5/aCCAAw2poNK9RKpDaZZdXF7Ose8j&#10;fVTFf4OJD9RoFEgcBfF/EA4k/0Xzx1251E4MhYfOsYOJBmx6yFsqBDO7SFP8wp2WbXnXShl4OFuv&#10;b6QlWxbuF/yNQI5kxjp/y1wz6HBqlEmFH5rLB9cEN611+QKm68FmBXW/NswKSuRXBbYON1gMbAzW&#10;MbBe3mi85/CoYM/n3Q9mDQnbF9SD3R50dDfLo5Gg3yAYtGGl0p83XldtcBl8abGicQBfGkZ4JUF0&#10;dOcdjlG1v+SXvwEAAP//AwBQSwMEFAAGAAgAAAAhAFEmXEfdAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdpDVBYjalFPVUBFtBvE2TaRKanQ3ZbZL+e8eTHt+84b3v5evZ&#10;dmqkwbeODcSLCBRx6aqWawOfh9eHJ1A+IFfYOSYDV/KwLm5vcswqN/EHjftQKwlhn6GBJoQ+09qX&#10;DVn0C9cTi3dyg8Ugcqh1NeAk4bbTyyhKtcWWpaHBnrYNlef9xRp4m3DarOKXcXc+ba/fh+T9axeT&#10;Mfd38+YZVKA5/D3DL76gQyFMR3fhyqvOQCJLgpwfZYDYyyQFdTSwSiPQRa7/4xc/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAA5ZyQGdAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFEmXEfdAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 38" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRl8VwvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY09YNKNYooggguqh5gbMa22ExKE7Xe3iwEl4/3X64bU4oX1a6wrGA4iEAQp1YXnCm4&#10;Xvb9OQjnkTWWlknBhxysV+3WEmNt35zQ6+wzEULYxagg976KpXRpTgbdwFbEgbvb2qAPsM6krvEd&#10;wk0pR1E0lQYLDg05VrTNKX2cn0bB0c+S22nfG+5QZk11HB16djNRqttpNgsQnhr/F//cB61gHMaG&#10;L+EHyNUXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0ZfFcL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487477760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12E2" wp14:editId="2FDB12E3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>81186</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="39" name="Group 39"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="40" name="Graphic 40"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3BFD5F85" id="Group 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:6.4pt;width:10.3pt;height:10.6pt;z-index:-15838720;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP+/EJnAIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X20n/UitOtXUrtGk&#10;qqvUTnsmGH9oGBiQOP33u1wbJ02naer8YF/M4d57DgeurnedJFthXatVQbOTlBKhuC5bVRf0+/Pd&#10;pwUlzjNVMqmVKOiLcPR6+fHDVW9yMdONlqWwBJIol/emoI33Jk8SxxvRMXeijVAwWWnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vR0m6RLzV5Xg/ltVOeGJLCj05vFt8b0O72R5xfLaMtO0fGyDvaOL&#10;jrUKik6pbplnZGPbN6m6llvtdOVPuO4SXVUtF8gB2GTpEZuV1RuDXOq8r80kE0h7pNO70/KH7cqa&#10;J/Noh+4hvNf8pwNdkt7U+eF8GNd78K6yXVgEJMgOFX2ZFBU7Tzj8zObpIgPdOUxl89Pz2ag4b2Bb&#10;3qzizZe/rktYPhTF1qZWegPecXt53P/J89QwI1B1F+g/WtKWBT0FFop1YOHV6Bb4AyqF4oAKCo4j&#10;N4p5pM/5/AxSgA4YoO8mlbJFNqk0yy4HlSa2LOcb51dCo9xse+88Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC7sYQhJD3s0dtJAODQSZju9Fc8acX6/aQCADQ2poNM9RKpDaJZdXF6eIe9X&#10;+IiKX4OJD9AoLiSOgPgdgIOS/4L5Y1UutRND44E5MpjUgKKHekuFwswu0hRPuNOyLe9aKYMeztbr&#10;G2nJloX7BZ9RkFcwY52/Za4ZcDg1wqTCg+bywTXBTWtdvoDperBZQd2vDbOCEvlVga2Bto+BjcE6&#10;BtbLG433HG4V1Hze/WDWkFC+oB7s9qCju1kejQR8A2DAhpVKf954XbXBZXDSYkfjAE4aRnglQfTq&#10;zjscI2p/yS9/AwAA//8DAFBLAwQUAAYACAAAACEA0kCOzOAAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92k0drEbEop6qkItoL0ts1Ok9DsbMhuk/TfO570No/3ePO+fDXZ&#10;VgzY+8aRgngWgUAqnWmoUvC1f3tYgvBBk9GtI1RwRQ+r4vYm15lxI33isAuV4BLymVZQh9BlUvqy&#10;Rqv9zHVI7J1cb3Vg2VfS9HrkctvKeRQtpNUN8Ydad7ipsTzvLlbB+6jHdRK/DtvzaXM97J8+vrcx&#10;KnV/N61fQAScwl8YfufzdCh409FdyHjRKkieU2YJbMwZgQNJmi5AHPl4jEAWufxPUPwAAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAz/vxCZwCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0kCOzOAAAAAJAQAADwAAAAAAAAAAAAAAAAD2BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
+                      <v:shape id="Graphic 40" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB357oLvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VUSlGktRBBFc+DnA2IxtsZmUJmq9vVkILh/vv0paU4kXNa60rGA8ikAQZ1aXnCu4&#10;XnbDBQjnkTVWlknBhxwk625nhbG2bz7R6+xzEULYxaig8L6OpXRZQQbdyNbEgbvbxqAPsMmlbvAd&#10;wk0lJ1E0kwZLDg0F1rQpKHucn0bBwc9Pt+NuMN6izNv6MNkPbDpVqt9r0yUIT63/i3/uvVYwDevD&#10;l/AD5PoLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd+e6C70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487482880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12E4" wp14:editId="2FDB12E5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>289224</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="41" name="Group 41"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="42" name="Graphic 42"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7E279437" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:22.75pt;width:10.3pt;height:10.6pt;z-index:-15833600;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPbDsnnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbSdcPq041NWs0&#10;qWortdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;9tMFJc4zVTKplSjoi3D0evHxw1VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTs6TXtjRWc+EcvF0Ok3SB+atKcP9QVU54IgsKtXl8WnyuwzNZXLG8tsw0LR/LYO+o&#10;omOtgk2nVEvmGdnY9k2qruVWO135E667RFdVywX2AN1k6VE3K6s3Bnup8742EyZAe8Tp3Wn5/XZl&#10;zZN5tEP1EN5p/tMBl6Q3dX44H8b1XryrbBcWQRNkh0RfJqJi5wmHl9k8vciAO4epbH56NhuJ8waO&#10;5c0q3nz967qE5cOmWNpUSm/AO26Px/0fnqeGGYHUXWj/0ZK2LOjpjBLFOrDwanQLvAFKYXNQBYLj&#10;yI0wj/iczT8DCOCAAfpuopRdZBOlWXY5UJq6ZTnfOL8SGnGz7Z3zuLwuY8SaGPGdiqEF8wfbS7S9&#10;pwRsbykB268H2xvmw7pwhiEkPZzRWEkD4VBImO30Vjxr1Pn9oYEADjSkgkr3EqkOpVl2fnk5x75f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZeZriF+60bMvbVsrAw9l6&#10;fSMt2bJwv+BvBPJKZqzzS+aaQYdTo0wq/NBcPrgmuGmtyxcwXQ82K6j7tWFWUCK/KbB1uMFiYGOw&#10;joH18kbjPYdHBXs+734wa0jYvqAe7Havo7tZHo0E/QbBoA0rlf6y8bpqg8vgS4sVjQP40jDCKwmi&#10;V3fe4RhV+0t+8RsAAP//AwBQSwMEFAAGAAgAAAAhAGpu1/7hAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPg0AUhO8m/ofNM/FmF0SoII+madRT08TWxHh7hVcgZXcJuwX6711PepzMZOabfDWr&#10;Tow82NZohHARgGBdmqrVNcLn4e3hGYR1pCvqjGaEK1tYFbc3OWWVmfQHj3tXC1+ibUYIjXN9JqUt&#10;G1ZkF6Zn7b2TGRQ5L4daVgNNvlx18jEIEqmo1X6hoZ43DZfn/UUhvE80raPwddyeT5vr9yHefW1D&#10;Rry/m9cvIBzP7i8Mv/geHQrPdDQXXVnRIUTL1H9xCE9xDMIHojRNQBwRkmQJssjl/wfFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPbDsnnQIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBqbtf+4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:shape id="Graphic 42" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoeYHnwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TisY&#10;xfD9En6AXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6HmB58AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>plusieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>longue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>partir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>série,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>consultation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>d’assurance)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1289" w14:textId="1DBA7CF8" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4060"/>
+              </w:tabs>
+              <w:spacing w:before="128"/>
+              <w:ind w:left="300"/>
+              <w:rPr>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487483392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12E6" wp14:editId="2FDB12E7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>31750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>93949</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="139065" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="43" name="Group 43"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="139065" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="139065" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="44" name="Graphic 44"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="126364" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="126364" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="126306" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="126306" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2613DC9C" id="Group 43" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.5pt;margin-top:7.4pt;width:10.95pt;height:10.6pt;z-index:-15833088;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="139065,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS3GVmwIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVFtv2yAUfp+0/4B4X+1c6q1WnWpq12hS&#10;1VVqpz0TjC8aBgYkTv/9DsfGSdNpmjo/4AN85/bxweXVvpNkJ6xrtSro7CylRCiuy1bVBf3+dPvh&#10;EyXOM1UyqZUo6LNw9Gr1/t1lb3Ix142WpbAEgiiX96agjfcmTxLHG9Exd6aNULBZadsxD1NbJ6Vl&#10;PUTvZDJP0yzptS2N1Vw4B6s3wyZdYfyqEtx/qyonPJEFhdo8jhbHTRiT1SXLa8tM0/KxDPaGKjrW&#10;Kkg6hbphnpGtbV+F6lputdOVP+O6S3RVtVxgD9DNLD3pZm311mAvdd7XZqIJqD3h6c1h+f1ubc2j&#10;ebBD9WDeaf7TAS9Jb+r8eD/M6wN4X9kuOEETZI+MPk+Mir0nHBZni4s0O6eEw9ZssczmI+O8gWN5&#10;5cWbL3/1S1g+JMXSplJ6A9pxB3rc/9Hz2DAjkHUX2n+wpC0LulxSolgHEl6PaoEVYCkkB1RgcJy5&#10;kcwTfrLFOQgQeEADdTexNM8WGcRHluazi4GlqVuW863za6GRbra7cx7d6zJarIkW36toWhB/kL1E&#10;2XtKQPaWEpD9ZpC9YT74hTMMJunhjMZKmmBiIWG30zvxpBHnD4cGADjQEAoqPUCkOoaGgGmGfb/A&#10;R1T8Gwx8hEahQOAIiP8BODD5L5g/ZuVSOzEUHjrHDiY2IOkx31INxHxMU7zhTsu2vG2lDHw4W2+u&#10;pSU7Ft4X/EZCXsCMdf6GuWbA4dYIkwovmssH1QQ1bXT5DKLrQWYFdb+2zApK5FcFsg4vWDRsNDbR&#10;sF5ea3zn8Kgg59P+B7OGhPQF9SC3ex3VzfIoJOg3AAZs8FT689brqg0qg5sWKxoncNPQwicJrBdv&#10;3vEcUYdHfvUbAAD//wMAUEsDBBQABgAIAAAAIQB6sdVV3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3aS1QWM2pRT1VARbQbxNk2kSmp0N2W2S/nvHkz2+ecN738tWk23V&#10;QL1vHBuIZxEo4sKVDVcGvvZvD0+gfEAusXVMBi7kYZXf3mSYlm7kTxp2oVISwj5FA3UIXaq1L2qy&#10;6GeuIxbv6HqLQWRf6bLHUcJtq+dRlGiLDUtDjR1taipOu7M18D7iuF7Er8P2dNxcfvbLj+9tTMbc&#10;303rF1CBpvD/DH/4gg65MB3cmUuvWgNLWRLk/CgDxJ4nz6AOBhZJBDrP9DV+/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDgS3GVmwIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB6sdVV3QAAAAYBAAAPAAAAAAAAAAAAAAAAAPUEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                      <v:shape id="Graphic 44" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:126364;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="126364,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBR3eAuwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aaqI1GqUZVlFEA/+Wdjjo3m2ZZuXksRav70RBI/DzPyGWaw6U4uWnK8sKxgNExDE&#10;udUVFwrOp/UgBeEDssbaMim4k4fV8qO3wEzbGx+oPYZCRAj7DBWUITSZlD4vyaAf2oY4ehfrDIYo&#10;XSG1w1uEm1qOk2QqDVYcF0ps6Luk/P94NQrSrdt16d+03rdcbejnNLKH2a9S/c/uaw4iUBfe4Vd7&#10;qxVMJvD8En+AXD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUd3gLsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,121462r126306,l126306,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>longue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>partir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB128A" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:ind w:left="300"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>série,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>consultation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>d’assurance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB128E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB128C" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2156"/>
+              </w:tabs>
+              <w:spacing w:before="33"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487478272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12E8" wp14:editId="2FDB12E9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1187448</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27338</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="45" name="Group 45"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="46" name="Graphic 46"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3CA24662" id="Group 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.5pt;margin-top:2.15pt;width:10.3pt;height:10.6pt;z-index:-15838208;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeRgQKngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9JWigQkaIJRjUJ&#10;MSSYdu06zofm2J7tNuXf7/gkTluYpon1Ij2OXx+f8/iNr653nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;3acLSpxnqmRSK1HQF+Ho9fLjh6ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0dJukS81eV4P5bVTnhiSwo1ObxafG5Ds9kecXy2jLTtHwsg72j&#10;io61CjadUt0yz8jGtm9SdS232unKn3DdJbqqWi6wB+gmS191s7J6Y7CXOu9rM2ECtK84vTstf9iu&#10;rHkyj3aoHsJ7zX864JL0ps4P58O43ot3le3CImiC7JDoy0RU7Dzh8DKbpxcZcOcwlc1PF7OROG/g&#10;WN6s4s2Xv65LWD5siqVNpfQGvOP2eNz/4XlqmBFI3YX2Hy1py4KeLihRrAMLr0a3wBugFDYHVSA4&#10;jtwI8xWfxfwMQAAHDNB3E6XsIpsozbLLgdLULcv5xvmV0Iibbe+dx+V1GSPWxIjvVAwtmD/YXqLt&#10;PSVge0sJ2H492N4wH9aFMwwh6eGMxkoaCIdCwmynt+JZo87vDw0EcKAhFVS6l0h1KM2y88vLM+z7&#10;SB9V8d9g4gM1GgUSR0H8H4QDyX/R/HFXLrUTQ+Ghc+xgogGbHvKWCsHMztMUv3CnZVvetVIGHs7W&#10;6xtpyZaF+wV/I5AjmbHO3zLXDDqcGmVS4Yfm8sE1wU1rXb6A6XqwWUHdrw2zghL5VYGtww0WAxuD&#10;dQyslzca7zk8KtjzefeDWUPC9gX1YLcHHd3N8mgk6DcIBm1YqfTnjddVG1wGX1qsaBzAl4YRXkkQ&#10;Hd15h2NU7S/55W8AAAD//wMAUEsDBBQABgAIAAAAIQCap/cX3wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9Ba8JAEIXvhf6HZYTe6ibaqMRsRKTtSQrVQultzY5JMDsbsmsS/32np3qbx3u8+V62&#10;GW0jeux87UhBPI1AIBXO1FQq+Dq+Pa9A+KDJ6MYRKrihh03++JDp1LiBPrE/hFJwCflUK6hCaFMp&#10;fVGh1X7qWiT2zq6zOrDsSmk6PXC5beQsihbS6pr4Q6Vb3FVYXA5Xq+B90MN2Hr/2+8t5d/s5Jh/f&#10;+xiVepqM2zWIgGP4D8MfPqNDzkwndyXjRcN6teQtQcHLHAT7s2i5AHHiI0lA5pm8H5D/AgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN5GBAqeAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJqn9xffAAAACAEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:shape id="Graphic 46" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXQofkwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvAimiqiUo0iiiCCB6sfsDZrW2w2pYla/94IgsdhZt4wi1VjSvGk2hWWFQwHEQji1OqC&#10;MwWX864/A+E8ssbSMil4k4PVst1aYKzti0/0THwmAoRdjApy76tYSpfmZNANbEUcvJutDfog60zq&#10;Gl8Bbko5iqKJNFhwWMixok1O6T15GAUHPz1dj7vecIsya6rDaN+z67FS3U6znoPw1Ph/+NfeawXj&#10;CXy/hB8glx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl0KH5MAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Lieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>centre,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>cabinet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB128D" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2013"/>
+              </w:tabs>
+              <w:spacing w:before="39"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487478784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12EA" wp14:editId="2FDB12EB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>131181</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27065</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="47" name="Group 47"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="48" name="Graphic 48"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0B21CC7A" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.35pt;margin-top:2.15pt;width:10.3pt;height:10.6pt;z-index:-15837696;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzV7wMnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbST9Sq041tWs0&#10;qeoqtdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;7tOCEueZKpnUShT0RTh6vfz44ao3uZjpRstSWAJJlMt7U9DGe5MnieON6Jg70UYomKy07ZiHoa2T&#10;0rIesncymaXpedJrWxqruXAO3t4Ok3SJ+atKcP+tqpzwRBYUavP4tPhch2eyvGJ5bZlpWj6Wwd5R&#10;RcdaBZtOqW6ZZ2Rj2zepupZb7XTlT7juEl1VLRfYA3STpUfdrKzeGOylzvvaTJgA7RGnd6flD9uV&#10;NU/m0Q7VQ3iv+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbzdJEBdw5T2fz0fDYS5w0c&#10;y5tVvPny13UJy4dNsbSplN6Ad9wej/s/PE8NMwKpu9D+oyVtWdBTMLJiHVh4NboF3gClsDmoAsFx&#10;5EaYR3zO52cAAjhggL6bKGWLbKI0yy4HSlO3LOcb51dCI262vXcel9dljFgTI75TMbRg/mB7ibb3&#10;lIDtLSVg+/Vge8N8WBfOMISkhzMaK2kgHAoJs53eimeNOr8/NBDAgYZUUOleItWhNMsuLi/PsO9X&#10;+qiK/wYTH6jRKJA4CuL/IBxI/ovmj7tyqZ0YCg+dYwcTDdj0kLdUCGZ2kab4hTst2/KulTLwcLZe&#10;30hLtizcL/gbgbySGev8LXPNoMOpUSYVfmguH1wT3LTW5QuYrgebFdT92jArKJFfFdg63GAxsDFY&#10;x8B6eaPxnsOjgj2fdz+YNSRsX1APdnvQ0d0sj0aCfoNg0IaVSn/eeF21wWXwpcWKxgF8aRjhlQTR&#10;qzvvcIyq/SW//A0AAP//AwBQSwMEFAAGAAgAAAAhALfg8uLdAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjkFLw0AQhe+C/2EZwZvdpG1UYjalFPVUhLaCeJsm0yQ0Oxuy2yT9944nPT3mvcebL1tN&#10;tlUD9b5xbCCeRaCIC1c2XBn4PLw9PIPyAbnE1jEZuJKHVX57k2FaupF3NOxDpWSEfYoG6hC6VGtf&#10;1GTRz1xHLNnJ9RaDnH2lyx5HGbetnkfRo7bYsHyosaNNTcV5f7EG3kcc14v4ddieT5vr9yH5+NrG&#10;ZMz93bR+ARVoCn9l+MUXdMiF6eguXHrVGphHT9I0sFyAkngZix7FThLQeab/4+c/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPNXvAydAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALfg8uLdAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 48" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJkbYNvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VUSlGktRBBFc+DnA2IxtsZmUJmq9vVkILh/vv0paU4kXNa60rGA8ikAQZ1aXnCu4&#10;XnbDBQjnkTVWlknBhxwk625nhbG2bz7R6+xzEULYxaig8L6OpXRZQQbdyNbEgbvbxqAPsMmlbvAd&#10;wk0lJ1E0kwZLDg0F1rQpKHucn0bBwc9Pt+NuMN6izNv6MNkPbDpVqt9r0yUIT63/i3/uvVYwDWPD&#10;l/AD5PoLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiZG2Db0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487479296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12EC" wp14:editId="2FDB12ED">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1109081</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27065</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="49" name="Group 49"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="50" name="Graphic 50"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="4ACD81B5" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:87.35pt;margin-top:2.15pt;width:10.3pt;height:10.6pt;z-index:-15837184;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy3K5BmwIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XpIsBZaILKqgrCoh&#10;QIKqz17HuaiO7drezfL3HU/i7IWqqmgeknF8PDPn+NhX19tOko2wrtWqoNlJSolQXJetqgv6/eXu&#10;05wS55kqmdRKFPRVOHq9+Pjhqje5mOlGy1JYAkmUy3tT0MZ7kyeJ443omDvRRiiYrLTtmIehrZPS&#10;sh6ydzKZpel50mtbGqu5cA7+3g6TdIH5q0pw/1hVTngiCwq9eXxbfK/CO1lcsby2zDQtH9tg7+ii&#10;Y62ColOqW+YZWdv2Taqu5VY7XfkTrrtEV1XLBXIANll6xGZp9doglzrvazPJBNIe6fTutPxhs7Tm&#10;2TzZoXsI7zX/6UCXpDd1vj8fxvUOvK1sFxYBCbJFRV8nRcXWEw4/s9N0noHuHKay08/ns1Fx3sC2&#10;vFnFm69/XZewfCiKrU2t9Aa843byuP+T57lhRqDqLtB/sqQtC3oGLBTrwMLL0S3wB1QKxQEVFBxH&#10;bhTzSJ/z05ACdMAAfTeplM2zSaVZdjmoNLFlOV87vxQa5Wabe+dxeV3GiDUx4lsVQwvmD7aXaHtP&#10;CdjeUgK2Xw22N8yHdWEPQ0h62KOxkwbCoZEw2+mNeNGI87tNAwBsaEgFne4gUu1Ds+zi8vIMeR/g&#10;Iyp+DSbeQ6O4kDgC4ncADkr+C+aPVbnUTgyNB+bIYFIDiu7rLRUKM7tIUzzhTsu2vGulDHo4W69u&#10;pCUbFu4XfEZBDmDGOn/LXDPgcGqESYUHzeWDa4KbVrp8BdP1YLOCul9rZgUl8psCWwNtHwMbg1UM&#10;rJc3Gu853Cqo+bL9wawhoXxBPdjtQUd3szwaCfgGwIANK5X+sva6aoPL4KTFjsYBnDSM8EqC6ODO&#10;2x8janfJL34DAAD//wMAUEsDBBQABgAIAAAAIQD9Hr8i3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8JAEIXvJv6HzZh4k22BCtZuCSHqiZgIJobb0h3ahu5s013a8u8dTnqbl/fy5nvZarSN&#10;6LHztSMF8SQCgVQ4U1Op4Hv//rQE4YMmoxtHqOCKHlb5/V2mU+MG+sJ+F0rBJeRTraAKoU2l9EWF&#10;VvuJa5HYO7nO6sCyK6Xp9MDltpHTKHqWVtfEHyrd4qbC4ry7WAUfgx7Ws/it355Pm+thn3z+bGNU&#10;6vFhXL+CCDiGvzDc8BkdcmY6ugsZLxrWi/mCowrmMxA3/yXh46hgmiQg80z+H5D/AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALLcrkGbAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP0evyLfAAAACAEAAA8AAAAAAAAAAAAAAAAA9QQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 50" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyPizWvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VfxRjSKKIIKLqgcYm7EtNpPSRK23NwvB5eP9l+vGlOJFtSssKxgOIhDEqdUFZwqu&#10;l31/DsJ5ZI2lZVLwIQfrVbu1xFjbNyf0OvtMhBB2MSrIva9iKV2ak0E3sBVx4O62NugDrDOpa3yH&#10;cFPKURRNpcGCQ0OOFW1zSh/np1Fw9LPkdtr3hjuUWVMdR4ee3YyV6naazQKEp8b/xT/3QSuYhPXh&#10;S/gBcvUFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8j4s1r0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domicile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ex.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>maison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>retraite)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB12A7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3046"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB128F" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="163"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Objectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>traitement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1290" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="51" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:firstLine="96"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487479808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12EE" wp14:editId="2FDB12EF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>107950</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>48166</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="51" name="Group 51"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="52" name="Graphic 52"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7867E8EB" id="Group 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:8.5pt;margin-top:3.8pt;width:10.3pt;height:10.6pt;z-index:-15836672;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByS2RvnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbyfplxammdo0m&#10;VW2ldto1wfhDw8CAxOm/3+HYOGk6TVOXC+dgXg7nPLxmcbXrJNkK61qtCpqdpJQIxXXZqrqg359v&#10;P11Q4jxTJZNaiYK+CEevlh8/LHqTi5lutCyFJZBEubw3BW28N3mSON6IjrkTbYSCyUrbjnkY2jop&#10;LesheyeTWZqeJb22pbGaC+fg7c0wSZeYv6oE9w9V5YQnsqBQm8enxec6PJPlguW1ZaZp+VgGe0cV&#10;HWsVbDqlumGekY1t36TqWm6105U/4bpLdFW1XGAP0E2WHnWzsnpjsJc672szYQK0R5zenZbfb1fW&#10;PJlHO1QP4Z3mPx1wSXpT54fzYVzvxbvKdmERNEF2SPRlIip2nnB4mc3Tiwy4c5jK5p/PZiNx3sCx&#10;vFnFm69/XZewfNgUS5tK6Q14x+3xuP/D89QwI5C6C+0/WtKWBT2dUaJYBxZejW6BN0ApbA6qQHAc&#10;uRHmEZ+z+SmAAA4YoO8mStlFNlGaZZcDpalblvON8yuhETfb3jmPy+syRqyJEd+pGFowf7C9RNt7&#10;SsD2lhKw/XqwvWE+rAtnGELSwxmNlTQQDoWE2U5vxbNGnd8fGgjgQEMqqHQvkepQmmXnl5dz7PuV&#10;Pqriv8HEB2o0CiSOgvg/CAeS/6L5465caieGwkPn2MFEAzY95C0Vgpmdpyl+4U7LtrxtpQw8nK3X&#10;19KSLQv3C/5GIK9kxjp/w1wz6HBqlEmFH5rLB9cEN611+QKm68FmBXW/NswKSuQ3BbYON1gMbAzW&#10;MbBeXmu85/CoYM/n3Q9mDQnbF9SD3e51dDfLo5Gg3yAYtGGl0l82XldtcBl8abGicQBfGkZ4JUH0&#10;6s47HKNqf8kvfwMAAP//AwBQSwMEFAAGAAgAAAAhAEgiRxndAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdpMU2xGxKKeqpCLaCeJsm0yQ0Oxuy2yT9905Peno83vDeN9l6&#10;sq0aqPeNYwPxLAJFXLiy4crA1+HtKQHlA3KJrWMycCUP6/z+LsO0dCN/0rAPlZIS9ikaqEPoUq19&#10;UZNFP3MdsWQn11sMYvtKlz2OUm5bPY+ipbbYsCzU2NG2puK8v1gD7yOOm0X8OuzOp+315/D88b2L&#10;yZjHh2nzAirQFP6O4YYv6JAL09FduPSqFb+SV4KB1RKUxIubHg3MkwR0nun/+PkvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHJLZG+dAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEgiRxndAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 52" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtoBc6xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAvIZFj0qS4kU1IMRhDD/l5gK21tU2slbFUx337qFDocZiZb5h9NplOjDS41rKC9SoC&#10;QVxZ3XKt4HrJl68gnEfW2FkmBT/kIEtnT3tMtL3zicazr0WAsEtQQeN9n0jpqoYMupXtiYP3ZQeD&#10;PsihlnrAe4CbTsZRtJUGWw4LDfZ0bKi6nb+NgtLvTp8f+WL9jrKe+jIuFvawUep5Ph3eQHia/H/4&#10;r11oBS8x/H4JP0CmDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtoBc6xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Améliorer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>maintenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>les</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>fonctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>afin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de favoriser l'autonomie dans les activités de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>quotidienne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1291" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="73"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB1292" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="auto"/>
+              <w:ind w:left="316" w:firstLine="96"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487481856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12F0" wp14:editId="2FDB12F1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>95250</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>13241</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="53" name="Group 53"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="54" name="Graphic 54"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1ADEEA24" id="Group 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:7.5pt;margin-top:1.05pt;width:10.3pt;height:10.6pt;z-index:-15834624;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj9pFsnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbST+tOtXUrNGk&#10;qqvUTrsmGH9oGBiQOP33OxwbJ2mnaepy4RzMy+Gch9dc3+w6SbbCulargmYnKSVCcV22qi7o9+e7&#10;T5eUOM9UyaRWoqAvwtGbxccP173JxUw3WpbCEkiiXN6bgjbemzxJHG9Ex9yJNkLBZKVtxzwMbZ2U&#10;lvWQvZPJLE3Pk17b0ljNhXPwdjlM0gXmryrB/beqcsITWVCozePT4nMdnsnimuW1ZaZp+VgGe0cV&#10;HWsVbDqlWjLPyMa2b1J1Lbfa6cqfcN0luqpaLrAH6CZLX3WzsnpjsJc672szYQK0rzi9Oy1/2K6s&#10;eTKPdqgewnvNfzrgkvSmzg/nw7jei3eV7cIiaILskOjLRFTsPOHwMpunlxlw5zCVzU/PZyNx3sCx&#10;vFnFmy9/XZewfNgUS5tK6Q14x+3xuP/D89QwI5C6C+0/WtKWBT07pUSxDiy8Gt0Cb4BS2BxUgeA4&#10;ciPMV3zO52cAAjhggL6bKGWX2URpll0NlKZuWc43zq+ERtxse+88Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC6cYQhJD2c0VtJAOBQSZju9Fc8adX5/aCCAAw2poNK9RKpDaZZdXF3Nse8j&#10;fVTFf4OJD9RoFEgcBfF/EA4k/0Xzx1251E4MhYfOsYOJBmx6yFsqBDO7SFP8wp2WbXnXShl4OFuv&#10;b6UlWxbuF/yNQI5kxjq/ZK4ZdDg1yqTCD83lg2uCm9a6fAHT9WCzgrpfG2YFJfKrAluHGywGNgbr&#10;GFgvbzXec3hUsOfz7gezhoTtC+rBbg86upvl0UjQbxAM2rBS6c8br6s2uAy+tFjROIAvDSO8kiA6&#10;uvMOx6jaX/KL3wAAAP//AwBQSwMEFAAGAAgAAAAhAGnU56LbAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdpCFFYjalFPVUBNuCeJsm0yQ0Oxuy2yT9944nPX684b1v8vVs&#10;OzXS4FvHBuJFBIq4dFXLtYHj4e3pGZQPyBV2jsnAjTysi/u7HLPKTfxJ4z7USkrYZ2igCaHPtPZl&#10;Qxb9wvXEkp3dYDEIDrWuBpyk3HZ6GUUrbbFlWWiwp21D5WV/tQbeJ5w2Sfw67i7n7e37kH587WIy&#10;5vFh3ryACjSHv2P41Rd1KMTp5K5cedUJp/JKMLCMQUmcpCtQJ8EkAV3k+r9+8QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBj9pFsnQIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBp1Oei2wAAAAYBAAAPAAAAAAAAAAAAAAAAAPcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                      <v:shape id="Graphic 54" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNBSrVwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimir+UY0iiiCCB38eYG3WtthsShO1vr0RBI/DzHzDzJe1KcSTKpdbVtDvRSCIE6tz&#10;ThVcztvuFITzyBoLy6TgTQ6Wi2ZjjrG2Lz7S8+RTESDsYlSQeV/GUrokI4OuZ0vi4N1sZdAHWaVS&#10;V/gKcFPIQRSNpcGcw0KGJa0zSu6nh1Gw95Pj9bDt9Dco07rcD3Yduxoq1W7VqxkIT7X/h3/tnVYw&#10;GsL3S/gBcvEBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjQUq1cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Soulager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>psychique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>cadre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>d'un traitement psychiatrique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1293" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="78"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB1294" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:firstLine="134"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487482368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12F2" wp14:editId="2FDB12F3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>95250</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>5100</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="55" name="Group 55"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="56" name="Graphic 56"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="354CA713" id="Group 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:7.5pt;margin-top:.4pt;width:10.3pt;height:10.6pt;z-index:-15834112;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsncJtngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lFKRIomGNUk&#10;BEgw7dp1nA/NsT3bbcq/3/FJnBaYpon1Ij2OXx+f8/iNLy73nSQ7YV2rVUGzk5QSobguW1UX9PvT&#10;zaclJc4zVTKplSjos3D0cvXxw0VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTRdJrWxqruXAO3l4Pk3SF+atKcH9fVU54IgsKtXl8WnxuwjNZXbC8tsw0LR/LYO+o&#10;omOtgk2nVNfMM7K17ZtUXcutdrryJ1x3ia6qlgvsAbrJ0lfdrK3eGuylzvvaTJgA7StO707L73Zr&#10;ax7Ngx2qh/BW858OuCS9qfPj+TCuD+J9ZbuwCJogeyT6PBEVe084vMzm6TID7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77gDHvd/eB4bZgRSd6H9B0vasqCnC0oU68DC69Et8AYohc1BFQiO&#10;IzfCfMVnMT8FEMABA/TdRClbZhOlWXY+UJq6ZTnfOr8WGnGz3a3zuLwuY8SaGPG9iqEF8wfbS7S9&#10;pwRsbykB228G2xvmw7pwhiEkPZzRWEkD4VBImO30Tjxp1PnDoYEADjSkgkoPEqmOpVl2dn4+x75f&#10;6KMq/htMfKRGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTY95SIZjZWZriF+60bMubVsrAw9l6&#10;cyUt2bFwv+BvBPJCZqzz18w1gw6nRplU+KG5fHBNcNNGl89guh5sVlD3a8usoER+U2DrcIPFwMZg&#10;EwPr5ZXGew6PCvZ82v9g1pCwfUE92O1OR3ezPBoJ+g2CQRtWKv1l63XVBpfBlxYrGgfwpWGEVxJE&#10;L+684zGqDpf86jcAAAD//wMAUEsDBBQABgAIAAAAIQAe712H2wAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3u0lKisRsSinqqQi2BfH2mrwmodm3IbtN0n/v86THYYaZb/L1&#10;bDs10uBbxwbiRQSKuHRVy7WB4+Ht6RmUD8gVdo7JwI08rIv7uxyzyk38SeM+1EpK2GdooAmhz7T2&#10;ZUMW/cL1xOKd3WAxiBxqXQ04SbntdBJFK22xZVlosKdtQ+Vlf7UG3iecNsv4ddxdztvb9yH9+NrF&#10;ZMzjw7x5ARVoDn9h+MUXdCiE6eSuXHnViU7lSjAg/OIu0xWok4EkiUAXuf5PX/wAAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAbJ3CbZ4CAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAHu9dh9sAAAAFAQAADwAAAAAAAAAAAAAAAAD4BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                      <v:shape id="Graphic 56" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASmxE5wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimir+UY0iiiCCB38eYG3WtthsShO1vr0RBI/DzHzDzJe1KcSTKpdbVtDvRSCIE6tz&#10;ThVcztvuFITzyBoLy6TgTQ6Wi2ZjjrG2Lz7S8+RTESDsYlSQeV/GUrokI4OuZ0vi4N1sZdAHWaVS&#10;V/gKcFPIQRSNpcGcw0KGJa0zSu6nh1Gw95Pj9bDt9Dco07rcD3Yduxoq1W7VqxkIT7X/h3/tnVYw&#10;GsP3S/gBcvEBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEpsROcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAMal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>UNIQUEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>des chutes chez les personnes âgées de 65 ans et plus présentant un risque de chute modéré ou élevé.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1295" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB1296" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="149"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB1297" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Médecin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: n° RCC et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>GLN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB1298" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB1299" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB129A" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB129B" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB129C" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB129D" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB129E" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB129F" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB12A0" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB12A1" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FDB12F4" wp14:editId="2FDB12F5">
+                      <wp:extent cx="1866900" cy="6350"/>
+                      <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                      <wp:docPr id="57" name="Group 57"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1866900" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="1866900" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="58" name="Graphic 58"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="3009"/>
+                                  <a:ext cx="1866900" cy="1270"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="1866900">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="1866619" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="6019">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7D67E9D0" id="Group 57" o:spid="_x0000_s1026" style="width:147pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="18669,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/SPDObQIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC815IdRI0Fy0ERN0aB&#10;IA0QBz3TFLWgFMkOacv++w6pxY4T9JDqQDxyhrO8eeLi9tBIshdga60yOp3ElAjFdV6rMqMvm/sv&#10;N5RYx1TOpFYio0dh6e3y86dFa1Ix05WWuQCCQZRNW5PRyjmTRpHllWiYnWgjFBoLDQ1zuIUyyoG1&#10;GL2R0SyOk6jVkBvQXFiLp6vOSJchflEI7n4WhRWOyIxibS6sENatX6PlgqUlMFPVvC+DfaCKhtUK&#10;k46hVswxsoP6Taim5qCtLtyE6ybSRVFzEXrAbqbxRTdr0DsTeinTtjQjTUjtBU8fDssf92swz+YJ&#10;uuoRPmj+2yIvUWvK9Nzu9+XJ+VBA4y9hE+QQGD2OjIqDIxwPpzdJMo+ReI625Oq6J5xXOJU3l3j1&#10;/V/XIpZ2KUNhYyGtQeXYEzn2/8h5rpgRgXPrm38CUucZvUYZK9aggNe9VvAEOfLJ0cvz1+9sT+W7&#10;7FzF8byT3LsETWdfA0FjpyzlO+vWQgei2f7Buk6w+YBYNSB+UAMElL0XvAyCd5Sg4IESFPy2y26Y&#10;8/f89Dwk7WlS/qzRe7HRweoupoSlnaxSnXv5WSfTOSWDDNC380Dg06CkOhBSIz5vTipfRRJjAJ/Y&#10;alnn97WUYQPl9k4C2TP/F4fP94ERXrkZsG7FbNX5BVPvJlWQs0276fipbXV+xOG2OM6M2j87BoIS&#10;+UOhfPw7MQAYwHYA4OSdDq9JIAhzbg6/GBji02fU4WQf9aAilg5D862Pvv6m0t92The1nygqeqio&#10;36CiAwo/PqJXL8v5PnidntLlXwAAAP//AwBQSwMEFAAGAAgAAAAhAMaE/3DaAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpP5BYzalFPVUhLaCeJtmp0lodjZkt0n67R29&#10;6GXg8R5vfi9fTK5VA/Wh8WwgnSWgiEtvG64MfOxebx5BhYhssfVMBs4UYFFcXuSYWT/yhoZtrJSU&#10;cMjQQB1jl2kdypochpnviMU7+N5hFNlX2vY4Srlr9TxJHrTDhuVDjR2taiqP25Mz8DbiuLxNX4b1&#10;8bA6f+3u3z/XKRlzfTUtn0FFmuJfGH7wBR0KYdr7E9ugWgMyJP5e8eZPdyL3EkpAF7n+z158AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL9I8M5tAgAAkgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMaE/3DaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
+                      <v:shape id="Graphic 58" o:spid="_x0000_s1027" style="position:absolute;top:30;width:18669;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1866900,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7QqJFwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCd40mahINYooittlWPX+bN7abs1LbaJ2//1yGHj8+H4vVq2txIMaXzrW8DZUIIgzZ0rO&#10;NZxPu8EMhA/IBivHpOGXPKyW3c4CE+OefKRHGnIRQ9gnqKEIoU6k9FlBFv3Q1cSR+3KNxRBhk0vT&#10;4DOG20qOlJpKiyXHhgJr2hSU/aR3q0Ht08s1/eZZNVHj9VZ+fkzfs5vW/V67noMI1IaX+N99MBom&#10;cWz8En+AXP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+0KiRcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l1866619,e" filled="f" strokeweight=".16719mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB12A2" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB12A3" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="528"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Cause</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB12A4" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1792"/>
+                <w:tab w:val="left" w:pos="2908"/>
+              </w:tabs>
+              <w:spacing w:before="84"/>
+              <w:ind w:left="576"/>
+              <w:rPr>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487480320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12F6" wp14:editId="2FDB12F7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>220081</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>66136</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="59" name="Group 59"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="60" name="Graphic 60"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0096F386" id="Group 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:17.35pt;margin-top:5.2pt;width:10.3pt;height:10.6pt;z-index:-15836160;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1tU+ZnAIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSRpR4GIFE0wqkkI&#10;kGDas+s4H5pje7bblH+/65s4LWWaJpaH5Do+vvee42NfXu06SbbCulargmYnKSVCcV22qi7o9+fb&#10;T+eUOM9UyaRWoqAvwtGr5ccPl73JxUw3WpbCEkiiXN6bgjbemzxJHG9Ex9yJNkLBZKVtxzwMbZ2U&#10;lvWQvZPJLE0XSa9taazmwjn4ezNM0iXmryrB/UNVOeGJLCj05vFt8b0O72R5yfLaMtO0fGyDvaOL&#10;jrUKik6pbphnZGPbN6m6llvtdOVPuO4SXVUtF8gB2GTpEZuV1RuDXOq8r80kE0h7pNO70/L77cqa&#10;J/Noh+4hvNP8pwNdkt7U+eF8GNd78K6yXVgEJMgOFX2ZFBU7Tzj8zObpeQa6c5jK5p8Xs1Fx3sC2&#10;vFnFm69/XZewfCiKrU2t9Aa84/byuP+T56lhRqDqLtB/tKQtC7oAFop1YOHV6Bb4AyqF4oAKCo4j&#10;N4p5pM9ifgopQAcM0HeTStl5Nqk0yy4GlSa2LOcb51dCo9xse+c8Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC7sYQhJD3s0dtJAODQSZju9Fc8acX6/aQCADQ2poNM9RKpDaJadXVycIu9X&#10;+IiKX4OJD9AoLiSOgPgdgIOS/4L5Y1UutRND44E5MpjUgKKHekuFwszO0hRPuNOyLW9bKYMeztbr&#10;a2nJloX7BZ9RkFcwY52/Ya4ZcDg1wqTCg+bywTXBTWtdvoDperBZQd2vDbOCEvlNga2Bto+BjcE6&#10;BtbLa433HG4V1Hze/WDWkFC+oB7sdq+ju1kejQR8A2DAhpVKf9l4XbXBZXDSYkfjAE4aRnglQfTq&#10;zjscI2p/yS9/AwAA//8DAFBLAwQUAAYACAAAACEAbYW4GN0AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzUrDQBSF94LvMFzBnZ3ENLXETEop6qoItoJ0N83cJqGZOyEzTdK397qyy/PDOV++mmwr&#10;Bux940hBPItAIJXONFQp+N6/Py1B+KDJ6NYRKriih1Vxf5frzLiRvnDYhUrwCPlMK6hD6DIpfVmj&#10;1X7mOiTOTq63OrDsK2l6PfK4beVzFC2k1Q3xQ6073NRYnncXq+Bj1OM6id+G7fm0uR726efPNkal&#10;Hh+m9SuIgFP4L8MfPqNDwUxHdyHjRasgmb9wk/1oDoLzNE1AHNmPFyCLXN7yF78AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEANbVPmZwCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAbYW4GN0AAAAHAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                      <v:shape id="Graphic 60" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8UuZrvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VUSlmhZRBBFc+DnA2IxtsZmUJmq9vVkILh/vv0pbU4kXNa60rGA8ikAQZ1aXnCu4&#10;XnbDBQjnkTVWlknBhxykSbezwljbN5/odfa5CCHsYlRQeF/HUrqsIINuZGviwN1tY9AH2ORSN/gO&#10;4aaSkyiaSYMlh4YCa9oUlD3OT6Pg4Oen23E3GG9R5m19mOwHdj1Vqt9r10sQnlr/F//ce61gFtaH&#10;L+EHyOQLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPFLma70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487480832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12F8" wp14:editId="2FDB12F9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>982081</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>66136</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="61" name="Group 61"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="62" name="Graphic 62"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7173D296" id="Group 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:77.35pt;margin-top:5.2pt;width:10.3pt;height:10.6pt;z-index:-15835648;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA63hyYngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lEgIkUTjGoS&#10;AiSYdu06zofm2J7tNuXf7/gkTkuZpon1Ij2OXx+f8/iNL692nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;7adzSpxnqmRSK1HQF+Ho1fLjh8ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0ZJukS81eV4P6hqpzwRBYUavP4tPhch2eyvGR5bZlpWj6Wwd5R&#10;RcdaBZtOqW6YZ2Rj2zepupZb7XTlT7juEl1VLRfYA3STpUfdrKzeGOylzvvaTJgA7RGnd6fl99uV&#10;NU/m0Q7VQ3in+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbz9DwD7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77g9Hvd/eJ4aZgRSd6H9R0vasqCLGSWKdWDh1egWeAOUwuagCgTH&#10;kRthHvFZzE8BBHDAAH03UcrOs4nSLLsYKE3dspxvnF8JjbjZ9s55XF6XMWJNjPhOxdCC+YPtJdre&#10;UwK2t5SA7deD7Q3zYV04wxCSHs5orKSBcCgkzHZ6K5416vz+0EAABxpSQaV7iVSH0iw7u7g4xb5f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZWZriF+60bMvbVsrAw9l6&#10;fS0t2bJwv+BvBPJKZqzzN8w1gw6nRplU+KG5fHBNcNNaly9guh5sVlD3a8OsoER+U2DrcIPFwMZg&#10;HQPr5bXGew6PCvZ83v1g1pCwfUE92O1eR3ezPBoJ+g2CQRtWKv1l43XVBpfBlxYrGgfwpWGEVxJE&#10;r+68wzGq9pf88jcAAAD//wMAUEsDBBQABgAIAAAAIQBxv3IM3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BSsNAEIbvgu+wjODNbmKaVmI2pRT1VARbQbxNs9MkNDsbstskfXu3J3ubn/n455t8&#10;NZlWDNS7xrKCeBaBIC6tbrhS8L1/f3oB4TyyxtYyKbiQg1Vxf5djpu3IXzTsfCVCCbsMFdTed5mU&#10;rqzJoJvZjjjsjrY36EPsK6l7HEO5aeVzFC2kwYbDhRo72tRUnnZno+BjxHGdxG/D9nTcXH736efP&#10;NialHh+m9SsIT5P/h+GqH9ShCE4He2btRBtyOl8GNAzRHMQVWKYJiIOCJF6ALHJ5+0HxBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADreHJieAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHG/cgzfAAAACQEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:shape id="Graphic 62" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjzN2HwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TisY&#10;x/D9En6AXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo8zdh8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487481344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDB12FA" wp14:editId="2FDB12FB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1667881</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>66136</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="63" name="Group 63"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="64" name="Graphic 64"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="094DA11C" id="Group 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:131.35pt;margin-top:5.2pt;width:10.3pt;height:10.6pt;z-index:-15835136;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArY+mbngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9JWigQkaIJRjUJ&#10;MSSYdu06zofm2J7tNuXf7/gkTluYpon1Ij2OXx+f8/iNr653nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;3acLSpxnqmRSK1HQF+Ho9fLjh6ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0dJukS81eV4P5bVTnhiSwo1ObxafG5Ds9kecXy2jLTtHwsg72j&#10;io61CjadUt0yz8jGtm9SdS232unKn3DdJbqqWi6wB+gmS191s7J6Y7CXOu9rM2ECtK84vTstf9iu&#10;rHkyj3aoHsJ7zX864JL0ps4P58O43ot3le3CImiC7JDoy0RU7Dzh8DKbpxcZcOcwlc1PF7OROG/g&#10;WN6s4s2Xv65LWD5siqVNpfQGvOP2eNz/4XlqmBFI3YX2Hy1py4IuTilRrAMLr0a3wBugFDYHVSA4&#10;jtwI8xWfxfwMQAAHDNB3E6XsIpsozbLLgdLULcv5xvmV0Iibbe+dx+V1GSPWxIjvVAwtmD/YXqLt&#10;PSVge0sJ2H492N4wH9aFMwwh6eGMxkoaCIdCwmynt+JZo87vDw0EcKAhFVS6l0h1KM2y88vLM+z7&#10;SB9V8d9g4gM1GgUSR0H8H4QDyX/R/HFXLrUTQ+Ghc+xgogGbHvKWCsHMztMUv3CnZVvetVIGHs7W&#10;6xtpyZaF+wV/I5AjmbHO3zLXDDqcGmVS4Yfm8sE1wU1rXb6A6XqwWUHdrw2zghL5VYGtww0WAxuD&#10;dQyslzca7zk8KtjzefeDWUPC9gX1YLcHHd3N8mgk6DcIBm1YqfTnjddVG1wGX1qsaBzAl4YRXkkQ&#10;Hd15h2NU7S/55W8AAAD//wMAUEsDBBQABgAIAAAAIQAIFJJV4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcGb3XxoLDGbUop6KoKtIN622WkSmp0N2W2S/nvHkz0O78P7PlOs&#10;ZtuJEQffOlIQLyIQSJUzLdUKvvZvD0sQPmgyunOECi7oYVXe3hQ6N26iTxx3oRZcQj7XCpoQ+lxK&#10;XzVotV+4HomzoxusDnwOtTSDnrjcdjKJokxa3RIvNLrHTYPVaXe2Ct4nPa3T+HXcno6by8/+6eN7&#10;G6NS93fz+gVEwDn8w/Cnz+pQstPBncl40SlIsuSZUQ6iRxAMJMs0BXFQkMYZyLKQ1x+UvwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArY+mbngIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAIFJJV4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:shape id="Graphic 64" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDaeBowAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvAimiqiUo0iiiCCB6sfsDZrW2w2pYla/94IgsdhZt4wi1VjSvGk2hWWFQwHEQji1OqC&#10;MwWX864/A+E8ssbSMil4k4PVst1aYKzti0/0THwmAoRdjApy76tYSpfmZNANbEUcvJutDfog60zq&#10;Gl8Bbko5iqKJNFhwWMixok1O6T15GAUHPz1dj7vecIsya6rDaN+z67FS3U6znoPw1Ph/+NfeawWT&#10;MXy/hB8glx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ2ngaMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Accident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Infirmité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>congéntiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(IC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB12A5" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="213"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDB12A6" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="528"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ motif du traitement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(classifié ou descriptif)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0F7B" w14:paraId="2FDB12B7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3194"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4343" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB12A8" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcW w:w="5543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD25681" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="005A2F5B" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12A9" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...98 lines deleted...]
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...50 lines deleted...]
-          <w:p w14:paraId="1661AE89" w14:textId="155125AF" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="007C4CB3" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12AA" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...62 lines deleted...]
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B1A4121" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12AB" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="528"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ergothérapeute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>n°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>RCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>GLN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB12AC" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="0FCF22A1" w14:textId="651F5F3F" w:rsidR="00640D25" w:rsidRPr="00836F48" w:rsidRDefault="007C4CB3" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12AD" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...76 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="20C5E3BE" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="00836F48" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12AE" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="4AAC67F8" w14:textId="7F95F3D3" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12AF" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...50 lines deleted...]
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="29F0C71D" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12B0" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="22B8B75C" w14:textId="6EA8E26A" w:rsidR="00640D25" w:rsidRPr="00836F48" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12B1" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...77 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="0D61A3D8" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="00836F48" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12B2" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="5D2AB3B3" w14:textId="6002ED0D" w:rsidR="00640D25" w:rsidRPr="00836F48" w:rsidRDefault="005A2FE5" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12B3" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...56 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="17DE0587" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="00836F48" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12B4" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94" w:after="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="151F474D" w14:textId="3B13AA65" w:rsidR="0EF5BB34" w:rsidRPr="00836F48" w:rsidRDefault="0EF5BB34" w:rsidP="04476453">
+          <w:p w14:paraId="2FDB12B5" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...3 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="528"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1D490DAF">
-[...1899 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="de-CH"/>
+                <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F5B66EE" wp14:editId="408865B8">
-[...10 lines deleted...]
-                      <wp:docPr id="217" name="Textfeld 2"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FDB12FC" wp14:editId="2FDB12FD">
+                      <wp:extent cx="1922145" cy="6350"/>
+                      <wp:effectExtent l="9525" t="0" r="1905" b="3175"/>
+                      <wp:docPr id="65" name="Group 65"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1985010" cy="1047750"/>
+                                <a:ext cx="1922145" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="1922145" cy="6350"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...23 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="66" name="Graphic 66"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="3009"/>
+                                  <a:ext cx="1922145" cy="1270"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="1922145">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="1921520" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="6019">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-                    </wp:anchor>
+                    </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="0F5B66EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...11 lines deleted...]
-                    </v:shape>
+                    <v:group w14:anchorId="7CBEAE3A" id="Group 65" o:spid="_x0000_s1026" style="width:151.35pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="19221,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG6KaBcAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC811pSu7VgOSjixigQ&#10;JAHiomeaohaUItkhbTl/3yEl2Y4T9JDqIDxyhrO8eeTi+tBKshdgG61ymkxiSoTiumhUldOfm9tP&#10;XymxjqmCSa1ETp+FpdfLjx8WnclEqmstCwEEgyibdSantXMmiyLLa9EyO9FGKDSWGlrmcAlVVADr&#10;MHorozSOZ1GnoTCgubAWd1e9kS5D/LIU3D2UpRWOyJxibS78Ify3/h8tFyyrgJm64UMZ7B1VtKxR&#10;mPQYasUcIztoXoVqGw7a6tJNuG4jXZYNF6EH7CaJL7pZg96Z0EuVdZU50oTUXvD07rD8fr8G82Qe&#10;oa8e4Z3mvy3yEnWmys7tfl2dnA8ltP4QNkEOgdHnI6Pi4AjHzWSepsnnKSUcbbOr6UA4r3Eqrw7x&#10;+vu/jkUs61OGwo6FdAaVY0/k2P8j56lmRgTOrW/+EUhTYOkzShRrUcDrQSu4gxz55Ojl+RtWdqDy&#10;TXau4njeS+5NgpL0SyDo2CnL+M66tdCBaLa/s64XbDEiVo+IH9QIAWXvBS+D4B0lKHigBAW/7bMb&#10;5vw5Pz0PSXealN9r9V5sdLC6iylhaSerVOdeOOtkmuIlG2WAvr0HAp8GJdWDkBrxeXNS+SpmcTIP&#10;98hq2RS3jZS+CgvV9kYC2TN/i8Pn+8AIL9wMWLditu79gmlwkyrI2Wb9dPzUtrp4xuF2OM6c2j87&#10;BoIS+UOhfPw7MQIYwXYE4OSNDq9JIAhzbg6/GBji0+fU4WTv9agilo1D860fff1Jpb/tnC4bP1FU&#10;9FjRsEBFBxQuPqIXL8v5OnidntLlXwAAAP//AwBQSwMEFAAGAAgAAAAhAPZueHvbAAAAAwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpMU/xGxKKeqpCLaCeJtmp0lodjZkt0n6&#10;7R292MuD4T3e+02+nFyrBupD49lAOktAEZfeNlwZ+Ny93j2BChHZYuuZDJwpwLK4vsoxs37kDxq2&#10;sVJSwiFDA3WMXaZ1KGtyGGa+Ixbv4HuHUc6+0rbHUcpdq+dJ8qAdNiwLNXa0rqk8bk/OwNuI42qR&#10;vgyb42F9/t7dv39tUjLm9mZaPYOKNMX/MPziCzoUwrT3J7ZBtQbkkfin4i2S+SOovYQS0EWuL9mL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBG6KaBcAIAAJIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2bnh72wAAAAMBAAAPAAAAAAAAAAAA&#10;AAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                      <v:shape id="Graphic 66" o:spid="_x0000_s1027" style="position:absolute;top:30;width:19221;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1922145,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnsIZkxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdVcPUVJXEf9ALV5qpZDba/aZBLNvQ3Yb02/vCgWPw8z8hlmseluLjlpfOdYwGSsQ&#10;xLkzFRcazl/71zkIH5AN1o5Jwx95WC0HLwtMjbvxJ3WnUIgIYZ+ihjKEJpXS5yVZ9GPXEEfv4lqL&#10;Icq2kKbFW4TbWk6VSqTFiuNCiQ1tSsqvp1+rYatmP2pdZecw/97ssqzLrh/Hg9ajYb9+AxGoD8/w&#10;f/vdaEgSeHyJP0Au7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnsIZkxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l1921520,e" filled="f" strokeweight=".16719mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B88FA7E" w14:textId="726A90B1" w:rsidR="00640D25" w:rsidRPr="00480AD7" w:rsidRDefault="00640D25" w:rsidP="00640D25">
+          <w:p w14:paraId="2FDB12B6" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
             <w:pPr>
-              <w:pStyle w:val="TabTitel"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20" w:line="198" w:lineRule="exact"/>
+              <w:ind w:left="528"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00480AD7">
-[...313 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A650CBC" w14:textId="77777777" w:rsidR="005E6176" w:rsidRPr="00836F48" w:rsidRDefault="005E6176" w:rsidP="005E6176">
+    <w:p w14:paraId="2FDB12B8" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="005B0F7B">
       <w:pPr>
-        <w:pStyle w:val="TabTitel"/>
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="182"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:lang w:val="fr-CH"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="630B10FA">
+    </w:p>
+    <w:p w14:paraId="2FDB12B9" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:left="5528"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Élaboré</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:lang w:val="fr-CH"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Élaboré en collaboration avec la CRS, la CTM et </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="630B10FA">
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:lang w:val="fr-CH"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collaboration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CRS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CTM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>prio.swiss</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="505A6254" w14:textId="350E98F1" w:rsidR="008A0900" w:rsidRPr="00836F48" w:rsidRDefault="008A0900" w:rsidP="008A0900">
+    <w:p w14:paraId="2FDB12BA" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
       <w:pPr>
-        <w:pStyle w:val="TabTitel"/>
-        <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Remarque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>l'attention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>médecin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>prescripteur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008A0900" w:rsidRPr="00836F48" w:rsidSect="008A0900">
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="2FDB12BB" w14:textId="77777777" w:rsidR="005B0F7B" w:rsidRDefault="009A1983">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="230" w:right="645"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Veuillez transmettre séparément les informations destinées à l'ergothérapeute (date de l'accident, début de la maladie, date de l'opération, précautions à prendre, schéma thérapeutique, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005B0F7B">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="580" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...228 lines deleted...]
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00640D25"/>
-[...205 lines deleted...]
-    <w:rsid w:val="7D641E01"/>
+    <w:rsidRoot w:val="005B0F7B"/>
+    <w:rsid w:val="0044003F"/>
+    <w:rsid w:val="005B0F7B"/>
+    <w:rsid w:val="008B04DE"/>
+    <w:rsid w:val="00922271"/>
+    <w:rsid w:val="00A13EEB"/>
+    <w:rsid w:val="00A97DD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B84C3A8"/>
-  <w15:docId w15:val="{1BBB3E41-0233-4BC6-A367-101282E531D6}"/>
+  <w14:docId w14:val="2FDB1259"/>
+  <w15:docId w15:val="{80BB80C8-1A97-4B24-BBF0-44B5DB26AE9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4061,1997 +7098,480 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00115A56"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="230"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="90"/>
+      <w:ind w:left="230"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabTitel">
-    <w:name w:val="Tab_Titel"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00640D25"/>
-[...12 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:spacing w:val="4"/>
       <w:sz w:val="19"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
-[...122 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...1435 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Status xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="03b8acf0-552f-455d-8404-7306cd635f6f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...10 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100407FBDF406678F4DBE25FC012E8E35FF" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="5bab49d2af66eee44007ff000fad4143">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xmlns:ns3="03b8acf0-552f-455d-8404-7306cd635f6f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1ad2b1a23be135faf6db381f6cf2ee5" ns2:_="" ns3:_="">
     <xsd:import namespace="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <xsd:import namespace="03b8acf0-552f-455d-8404-7306cd635f6f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -6234,114 +7754,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8A05FCE-07DE-4B32-946D-8F317E39B491}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E2CC61-6331-4958-A667-D2E79917E201}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C93EC596-33E6-49D1-A779-78BC29B23FD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <ds:schemaRef ds:uri="03b8acf0-552f-455d-8404-7306cd635f6f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CF0FE21-A327-445D-BAC7-E4DE00F7DBB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FB1250A-7F00-445E-A9A3-1A85DBA2044B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E515147D-3D3F-4BB7-A94C-323F7100C4EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <ds:schemaRef ds:uri="03b8acf0-552f-455d-8404-7306cd635f6f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>300</Words>
-  <Characters>1895</Characters>
+  <Words>232</Words>
+  <Characters>1465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2191</CharactersWithSpaces>
+  <CharactersWithSpaces>1694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Iris Lüscher Forrer</dc:creator>
-  <cp:keywords>, docId:8FCAFFA0160A0926201A38295FEAD01C</cp:keywords>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-06-24T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word für Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-30T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word für Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100407FBDF406678F4DBE25FC012E8E35FF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>fr</vt:lpwstr>
   </property>
 </Properties>
 </file>