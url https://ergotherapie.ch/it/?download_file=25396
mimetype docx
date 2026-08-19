--- v0 (2026-06-18)
+++ v1 (2026-08-19)
@@ -1,4745 +1,6829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="41692A39" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="298"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41692A3A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15735808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AAA" wp14:editId="41692AAB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>5181600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-419956</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1871345" cy="644385"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1871345" cy="644385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Prescrizione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>l'ergoterapia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41692A3B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
-        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4395"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5084"/>
+        <w:gridCol w:w="4642"/>
+        <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00640D25" w:rsidRPr="008A0900" w14:paraId="7F4D8221" w14:textId="77777777" w:rsidTr="78F07D30">
+      <w:tr w:rsidR="00847515" w14:paraId="41692A3E" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="54617B30" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...5 lines deleted...]
-              <w:t>Dati personali</w:t>
+          <w:p w14:paraId="41692A3C" w14:textId="70C0418E" w:rsidR="00847515" w:rsidRDefault="006B7B6C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B7B6C">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ati personali del*la paziente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABFD16F" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41692A3D" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="229"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Indirizzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ergoterapia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A41" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A3F" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5084" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD25681" w14:textId="4D7773AE" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="005A2F5B" w:rsidP="00640D25">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="41692A40" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640D25" w:rsidRPr="00184E3C" w14:paraId="5F09CF47" w14:textId="77777777" w:rsidTr="78F07D30">
+      <w:tr w:rsidR="00847515" w14:paraId="41692A45" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A42" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AAE" wp14:editId="41692AAF">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="5" name="Group 5"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="6" name="Graphic 6"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="661F5EC2" id="Group 5" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCereOncQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512W7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;PnzhzHlhSqHBqII/K8cv1+/fXfQ2V2fQgC4VMgpiXN7bgjfe2zzLnGxUJ9wJWGXIWAF2wtMS66xE&#10;0VP0Tmdni8Uy6wFLiyCVc7R7PRj5OsavKiX9fVU55ZkuOOXm4xvjexve2fpC5DUK27RyTEO8IYtO&#10;tIYunUJdCy/YDttXobpWIjio/ImELoOqaqWKNVA1p4sX1WwQdjbWUud9bSeaiNoXPL05rLzbb9A+&#10;2gccsid4C/KXI16y3tb53B7W9dH5UGEXDlER7BAZfZ4YVQfPJG2ena9OPy2JeEm25cfPI+Gyoa68&#10;OiSbb387lol8uDImNiXSW1KOO5Lj/o+cx0ZYFTl3ofgHZG1JqXNmREf63YxSWQblhKvJJ7A3rtxI&#10;5Ju5mYoUudw5v1EQORb7W+cHrZYJiSYheTAJIik+aF1HrXvOSOvIGWl9O2jdCh/OhcYFyPpZk5qx&#10;R8HYwV49QXTzoVOhk4vzFWepyZTp0UebuS/1e+aVbOlrY7zBZ7lYRSYpWDKn7+A2v/afnKPSZmGl&#10;BqeIQdoKdU8gckGbc7Yd6La8abUO5Tust1ca2V6EERKfwCQdmbmRJF0+ND+gLZTPpJyexFJw93sn&#10;UHGmvxvSZhhCCWAC2wTQ6yuIoyoyj84/HX4KtMwSLLin/+oOkkRFnmQRipp8w0kDX3ceqjZoJuY2&#10;ZDQu6HeJKE6VWMo4AcPYmq+j13FOr/8AAAD//wMAUEsDBBQABgAIAAAAIQCyPcsd2gAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cRq0ZhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF708GN7jvW/y5eRaNVAfGs8G0lkCirj0tuHKwMfu5eYBVIjIFlvPZOBMAZbF5UWOmfUjv9Ow&#10;jZWSEg4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jlLuWn2bJAvtsGFZqLGjdU3lcXtyBl5HHFfz&#10;9HnYHA/r89fu/u1zk5Ix11fT6glUpCn+heEHX9ChEKa9P7ENqjUgj8RfFe9u/rgAtZdQArrI9X/2&#10;4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCereOncQIAAO8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyPcsd2gAAAAMBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                      <v:shape id="Graphic 6" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgmXNBxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heQVvdpNSgsRui5QUe7DFpip4e2SfSTT7NuyuTfrvu4LQ4zAz3zCL1Wg6cSLnW8sK0mkC&#10;griyuuVawdtxc/8AwgdkjZ1lUnAmD6vl7c0Cc20HPtCpDLWIEPY5KmhC6HMpfdWQQT+1PXH0vqwz&#10;GKJ0tdQOhwg3nZwlSSYNthwXGuxp3VD1U/4aBfN9WnwPr4V7Lj4+s937yzZ1eq7U3WR8egQRaAzX&#10;8H97qxVk8Hcl3gC5vAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgmXNBxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A43" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Cognome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A44" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A49" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A46" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AB0" wp14:editId="41692AB1">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="7" name="Group 7"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="8" name="Graphic 8"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2D9B021D" id="Group 7" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABiITHcQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW9oYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595eXXoNNsrdC2Ygs/PZpwpI6FsTV3wH0+3&#10;Hy44c16YUmgwquDPyvGr9ft3l73N1QIa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6Wwxmy2zHrC0CFI5R19vBidfx/hVpaT/XlVOeaYLTrn5uGJct2HN1pcir1HYppVjGuINWXSi&#10;NXTpMdSN8ILtsH0VqmslgoPKn0noMqiqVqpYA1Uzn72oZoOws7GWOu9re6SJqH3B05vDyvv9Bu2j&#10;fcAhezLvQP5yxEvW2zqf+sO+PoEPFXbhEBXBDpHR5yOj6uCZpI+L89X805KIl+Rbfvw8Ei4b6sqr&#10;Q7L5+rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC0LTio2oiP9bkapXATlhKsJE9gbd24k&#10;8s3cHIsUudw5v1EQORb7O+cHrZbJEk2y5MEkE0nxQes6at1zRlpHzkjr20HrVvhwLjQumKyfNKkZ&#10;exScHezVE0SYD50KnZydrzhLTaZMTxhtpljq9wSVfOltY7wBs5ytliEvCpbc6T3Aptf+EzgqbRJW&#10;anBquCnUHa88ckG4KdsOdFvetlqH8h3W22uNbC/CCInPmPEERpJ0+dD8YG2hfCbl9CSWgrvfO4GK&#10;M/3NkDbDEEoGJmObDPT6GuKoisyj80+HnwIts2QW3NN/dQ9JoiJPsqD8A2DAhpMGvuw8VG3QTMxt&#10;yGjc0O8SrThVIhPjBAxja7qPqNOcXv8BAAD//wMAUEsDBBQABgAIAAAAIQCyPcsd2gAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cRq0ZhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF708GN7jvW/y5eRaNVAfGs8G0lkCirj0tuHKwMfu5eYBVIjIFlvPZOBMAZbF5UWOmfUjv9Ow&#10;jZWSEg4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jlLuWn2bJAvtsGFZqLGjdU3lcXtyBl5HHFfz&#10;9HnYHA/r89fu/u1zk5Ix11fT6glUpCn+heEHX9ChEKa9P7ENqjUgj8RfFe9u/rgAtZdQArrI9X/2&#10;4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABiITHcQIAAO8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyPcsd2gAAAAMBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                      <v:shape id="Graphic 8" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+SkKowgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE7zNtENkVKOM0TEPm2g3BW+P5q3t1ryUJNr635vDwOPH93u5HkwrLuR8Y1lBOk1AEJdW&#10;N1wp+P56e3wG4QOyxtYyKbiSh/Vq9LDETNue93QpQiViCPsMFdQhdJmUvqzJoJ/ajjhyP9YZDBG6&#10;SmqHfQw3rXxKkrk02HBsqLGj15rKv+JsFMy2af7b73L3nh9P88/DxyZ1eqbUZDy8LEAEGsJd/O/e&#10;aAVxa7wSb4Bc3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+SkKowgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A47" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">di </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>nascita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A48" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A4D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A4A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AB2" wp14:editId="41692AB3">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="9" name="Group 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="10" name="Graphic 10"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="275F6DA7" id="Group 9" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq5gs1cgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9r06yLV1MnTLaNQxK&#10;W2jHnhVZ/mCyrnalxOm/35VsJaaFwTo/yFe+R/fj3GNdXB46zfYKXQum4POzGWfKSChbUxf8x9PN&#10;hy+cOS9MKTQYVfBn5fjl+v27i97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU20+rhjXbViz9YXIaxS2aeVYhnhDFZ1o&#10;DSU9hroWXrAdtq9Cda1EcFD5MwldBlXVShV7oG7msxfdbBB2NvZS531tjzQRtS94enNYebffoH20&#10;DzhUT+YtyF+OeMl6W+dTf9jXJ/Chwi4coibYITL6fGRUHTyT9HFxvpp/WhLxknzLj59HwmVDU3l1&#10;SDbf/nYsE/mQMhZ2LKS3pBx3Isf9HzmPjbAqcu5C8w/I2pKETS0Y0ZGAN6NW6AtxFJITKvA37txI&#10;5ZvZObYpcrlzfqMgsiz2t84Pai2TJZpkyYNJJpLmg9p1VLvnjNSOnJHat4ParfDhXBhdMFk/GVMz&#10;Tik4O9irJ4gwH2YVZjk7X3GWxkyVnjDaTLFE1wSVfOltY7wBs5ytlqEuCpbc6T3Apmn/CRwHNAkr&#10;NTg1ZAp9x5RHLgg3ZduBbsubVuvQvsN6e6WR7UW4ROIzVjyBkShdPgw/WFson0k7Paml4O73TqDi&#10;TH83pE7q2ycDk7FNBnp9BfGyisyj80+HnwIts2QW3NOfdQdJpCJPsqD6A2DAhpMGvu48VG3QTKxt&#10;qGjc0A8TrXivRCbGOzBcXNN9RJ1u6vUfAAAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKuYLNXICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaTt8pxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvQr/DMoXe7CZSisRui0jEHrTU+ge8DdkxiWZnw+62Sb995yB4m+G9ee83q83oOnWiEFvPBvJ5&#10;Boq48rbl2sD72+P1LaiYkC12nsnAmSJs1pOrFRbWD/xKp0OqlYRwLNBAk1JfaB2rhhzGue+JRfv2&#10;wWGSNdTaBhwk3HX6JsuW2mHL0tBgTw8NVb+HozOw2OXlz7Avw1P5+bV8+Xje5sEujJlNx/s7UInG&#10;9G/+u95awRd6+UUG0OsLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpO3ynHAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A4B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Via</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A4C" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A51" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A4E" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AB4" wp14:editId="41692AB5">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="11" name="Group 11"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="12" name="Graphic 12"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7A69914D" id="Group 11" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnXT4jcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW7oacYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH5+5ujx0mu0VuhZMwednM86UkVC2pi74j6eb&#10;D184c16YUmgwquDPyvHL9ft3q97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU24+rhjXbViz9UrkNQrbtHJMQ7whi060&#10;hi49hroWXrAdtq9Cda1EcFD5MwldBlXVShVroGrmsxfVbBB2NtZS531tjzQRtS94enNYebffoH20&#10;DzhkT+YtyF+OeMl6W+dTf9jXJ/Chwi4coiLYITL6fGRUHTyT9HFxfjH/tCTiJfmWHz+PhMuGuvLq&#10;kGy+/e1YJvLhypjYMZHeknLciRz3f+Q8NsKqyLkLxT8ga0sS9oIzIzoS8GbUCn0hjsLlhAr8jTs3&#10;Uvlmdo5lilzunN8oiCyL/a3zg1rLZIkmWfJgkomk+aB2HdXuOSO1I2ek9u2gdit8OBdaF0zWT9rU&#10;jF0Kzg726gkizIdehV7Ozi84S22mTE8YbaZY6vgElXzpbWO8AbOcXSxDXhQsudN7gE2v/Sdw1Nok&#10;rNTg1HBTqDteeeSCcFO2Hei2vGm1DuU7rLdXGtlehCESnzHjCYxE6fKh+cHaQvlM2ulJLQV3v3cC&#10;FWf6uyF1hjGUDEzGNhno9RXEYRWZR+efDj8FWmbJLLinP+sOkkhFnmRB+QfAgA0nDXzdeajaoJmY&#10;25DRuKEfJlpxrkQmxhkYBtd0H1GnSb3+AwAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ10+I3ICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAF0OTFxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qJiJSoqsUiejBltZHobchO02i2dmwu5r033cLhd7m43vOYtWbRtzJ+dqygnScgCAu&#10;rK65VHA6bh6fQPiArLGxTAq+ycNqOXhYYKZtx+90P4RSxBD2GSqoQmgzKX1RkUE/ti1x5L6sMxgi&#10;dKXUDrsYbho5SZKZNFhzbKiwpXVFxfVwMwqmr2l+6d5yt80/Pmcv5/0udXqq1GjYP89BBOrDv/jP&#10;vdNx/gR+f4kHyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAXQ5MXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A4F" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>CAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Città</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A50" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A55" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A52" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AB6" wp14:editId="41692AB7">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="13" name="Group 13"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="14" name="Graphic 14"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="62070E57" id="Group 13" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwkGAZcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kXboYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595eXXoNNsrdC2Ygs/PZpwpI6FsTV3wH0+3&#10;Hz5z5rwwpdBgVMGfleNX6/fvLnubqwU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909liNltmPWBpEaRyjr7eDE6+jvGrSkn/vaqc8kwXnHLzccW4bsOarS9FXqOwTSvHNMQbsuhE&#10;a+jSY6gb4QXbYfsqVNdKBAeVP5PQZVBVrVSxBqpmPntRzQZhZ2Mtdd7X9kgTUfuCpzeHlff7DdpH&#10;+4BD9mTegfzliJest3U+9Yd9fQIfKuzCISqCHSKjz0dG1cEzSR8XF6v5+ZKIl+Rbfvw0Ei4b6sqr&#10;Q7L5+rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC1J2OecGdGRgDejVugLcRQuJ1Tgb9y5&#10;kco3s3MsU+Ry5/xGQWRZ7O+cH9RaJks0yZIHk0wkzQe166h2zxmpHTkjtW8HtVvhw7nQumCyftKm&#10;ZuxScHawV08QYT70KvRydrHiLLWZMj1htJliqeMTVPKlt43xBsxytlqGvChYcqf3AJte+0/gqLVJ&#10;WKnBqeGmUHe88sgF4aZsO9BtedtqHcp3WG+vNbK9CEMkPmPGExiJ0uVD84O1hfKZtNOTWgrufu8E&#10;Ks70N0PqDGMoGZiMbTLQ62uIwyoyj84/HX4KtMySWXBPf9Y9JJGKPMmC8g+AARtOGviy81C1QTMx&#10;tyGjcUM/TLTiXIlMjDMwDK7pPqJOk3r9BwAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMJBgGXICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 14" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlddkqxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrm5QgJXWVIin1UKVqFbwN2TFJm50Nu1sT/71bKHibx/uc6XwwrTiT841lBek4AUFc&#10;Wt1wpeBr9/b4DMIHZI2tZVJwIQ/z2f3dFHNte97QeRsqEUPY56igDqHLpfRlTQb92HbEkTtZZzBE&#10;6CqpHfYx3LTyKUkm0mDDsaHGjhY1lT/bX6MgW6fFd/9ZuPficJys9h/L1OlMqYfR8PoCItAQbuJ/&#10;91LH+Rn8/RIPkLMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOV12SrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A53" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Telefono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Cellulare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Privato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A54" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A59" w14:textId="77777777">
+        <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="4642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B862226" w14:textId="6A57BD99" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...53 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="41692A56" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AB8" wp14:editId="41692AB9">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="15" name="Group 15"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="16" name="Graphic 16"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="02D527B1" id="Group 15" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9K1UPcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512W7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;PnzhzHlhSqHBqII/K8cv1+/fXfQ2V2fQgC4VMgpiXN7bgjfe2zzLnGxUJ9wJWGXIWAF2wtMS66xE&#10;0VP0Tmdni8Uy6wFLiyCVc7R7PRj5OsavKiX9fVU55ZkuOOXm4xvjexve2fpC5DUK27RyTEO8IYtO&#10;tIYunUJdCy/YDttXobpWIjio/ImELoOqaqWKNVA1p4sX1WwQdjbWUud9bSeaiNoXPL05rLzbb9A+&#10;2gccsid4C/KXI16y3tb53B7W9dH5UGEXDlER7BAZfZ4YVQfPJG2ena9OPy2JeEm25cfPI+Gyoa68&#10;OiSbb387lol8uDImNiXSW1KOO5Lj/o+cx0ZYFTl3ofgHZG1Jwl5yZkRHAt6MWqEd4ihcTl6Bv3Hl&#10;RirfzM5UpsjlzvmNgsiy2N86P6i1TEg0CcmDSRBJ80HtOqrdc0ZqR85I7dtB7Vb4cC60LkDWz9rU&#10;jF0Kxg726gmimw+9Cr1cnK84S22mTI8+2sx9qeMzr2RLXxvjDT7LxSoyScGSOX0Ht/m1/+QctTYL&#10;KzU4RQzSVqh7ApEL2pyz7UC35U2rdSjfYb290sj2IgyR+AQm6cjMjUTp8qH5AW2hfCbt9KSWgrvf&#10;O4GKM/3dkDrDGEoAE9gmgF5fQRxWkXl0/unwU6BllmDBPf1Zd5BEKvIki1DU5BtOGvi681C1QTMx&#10;tyGjcUE/TERxrsRSxhkYBtd8Hb2Ok3r9BwAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPStVD3ICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 16" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB66+LGxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlCt7sJqUEid0WKSn2YItNVfA2ZMckmp0Nu2uT/vuuIPQ2j/c5i9VoOnEi51vLCtJpAoK4&#10;srrlWsHbcXP/AMIHZI2dZVJwJg+r5e3NAnNtBz7QqQy1iCHsc1TQhNDnUvqqIYN+anviyH1ZZzBE&#10;6GqpHQ4x3HRyliSZNNhybGiwp3VD1U/5axTM92nxPbwW7rn4+Mx27y/b1Om5UneT8ekRRKAxXMX/&#10;7q2O8zP4+yUeIJcXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHrr4sbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A57" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Datore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Località</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D8F6E1" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...154 lines deleted...]
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="41692A58" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640D25" w:rsidRPr="008A0900" w14:paraId="62BEBED9" w14:textId="77777777" w:rsidTr="78F07D30">
+      <w:tr w:rsidR="00847515" w14:paraId="41692A5D" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-[...347 lines deleted...]
-          <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="151F474D" w14:textId="3B13AA65" w:rsidR="0EF5BB34" w:rsidRPr="00F3715D" w:rsidRDefault="0EF5BB34" w:rsidP="04476453">
-[...80 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="41692A5A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692ABA" wp14:editId="41692ABB">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="17" name="Group 17"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="18" name="Graphic 18"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0391F8DE" id="Group 17" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeCt1tcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595cXnoNNsrdC2Ygs/PZpwpI6FsTV3wH083&#10;H75w5rwwpdBgVMGfleOX6/fvLnqbqwU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909liNltmPWBpEaRyjr5eD06+jvGrSkl/X1VOeaYLTrn5uGJct2HN1hcir1HYppVjGuINWXSi&#10;NXTpMdS18ILtsH0VqmslgoPKn0noMqiqVqpYA1Uzn72oZoOws7GWOu9re6SJqH3B05vDyrv9Bu2j&#10;fcAhezJvQf5yxEvW2zqf+sO+PoEPFXbhEBXBDpHR5yOj6uCZpI+L89X805KIl+Rbfvw8Ei4b6sqr&#10;Q7L59rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC1J2CRjIzoS8GbUCn0hjsLlhAr8jTs3&#10;Uvlmdo5lilzunN8oiCyL/a3zg1rLZIkmWfJgkomk+aB2HdXuOSO1I2ek9u2gdit8OBdaF0zWT9rU&#10;jF0Kzg726gkizIdehV7OzlecpTZTpieMNlMsdXyCSr70tjHegFnOVsuQFwVL7vQeYNNr/wkctTYJ&#10;KzU4NdwU6o5XHrkg3JRtB7otb1qtQ/kO6+2VRrYXYYjEZ8x4AiNRunxofrC2UD6TdnpSS8Hd751A&#10;xZn+bkidYQwlA5OxTQZ6fQVxWEXm0fmnw0+BllkyC+7pz7qDJFKRJ1lQ/gEwYMNJA193Hqo2aCbm&#10;NmQ0buiHiVacK5GJcQaGwTXdR9RpUq//AAAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHgrdbXICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 18" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkONMvxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvQr/DMoXe7CZSisRui0jEHrTU+ge8DdkxiWZnw+62Sb995yB4m+G9ee83q83oOnWiEFvPBvJ5&#10;Boq48rbl2sD72+P1LaiYkC12nsnAmSJs1pOrFRbWD/xKp0OqlYRwLNBAk1JfaB2rhhzGue+JRfv2&#10;wWGSNdTaBhwk3HX6JsuW2mHL0tBgTw8NVb+HozOw2OXlz7Avw1P5+bV8+Xje5sEujJlNx/s7UInG&#10;9G/+u95awRdY+UUG0OsLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGQ40y/HAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A5B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>assicurativo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F6F762" w14:textId="054F92A3" w:rsidR="04476453" w:rsidRPr="00F3715D" w:rsidRDefault="04476453" w:rsidP="04476453">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41692A5C" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A61" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A5E" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692ABC" wp14:editId="41692ABD">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="19" name="Group 19"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="20" name="Graphic 20"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="78505139" id="Group 19" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvC/90cgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9r06yLV1MnTLaNQxK&#10;W2jHnhVZ/mCyrnalxOm/35VsJaaFwTo/yFe+R/fj3GNdXB46zfYKXQum4POzGWfKSChbUxf8x9PN&#10;hy+cOS9MKTQYVfBn5fjl+v27i97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU20+rhjXbViz9YXIaxS2aeVYhnhDFZ1o&#10;DSU9hroWXrAdtq9Cda1EcFD5MwldBlXVShV7oG7msxfdbBB2NvZS531tjzQRtS94enNYebffoH20&#10;DzhUT+YtyF+OeMl6W+dTf9jXJ/Chwi4coibYITL6fGRUHTyT9HFxvpp/WhLxknzLj59HwmVDU3l1&#10;SDbf/nYsE/mQMhZ2LKS3pBx3Isf9HzmPjbAqcu5C8w/I2pL6oBaM6EjAm1Er9IU4CskJFfgbd26k&#10;8s3sHNsUudw5v1EQWRb7W+cHtZbJEk2y5MEkE0nzQe06qt1zRmpHzkjt20HtVvhwLowumKyfjKkZ&#10;pxScHezVE0SYD7MKs5ydrzhLY6ZKTxhtpliia4JKvvS2Md6AWc5Wy1AXBUvu9B5g07T/BI4DmoSV&#10;GpwaMoW+Y8ojF4Sbsu1At+VNq3Vo32G9vdLI9iJcIvEZK57ASJQuH4YfrC2Uz6SdntRScPd7J1Bx&#10;pr8bUif17ZOBydgmA72+gnhZRebR+afDT4GWWTIL7unPuoMkUpEnWVD9ATBgw0kDX3ceqjZoJtY2&#10;VDRu6IeJVrxXIhPjHRguruk+ok439foPAAAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArwv/dHICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 20" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUIhWUwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CE3bTtCIinVFEKnrYxtZNYbdH89bWNS8lyWz33y8HwePH93u1GUwrruR8Y1lBOk1AEJdW&#10;N1wp+PzYT5YgfEDW2FomBX/kYbN+GK0w07bnd7oWoRIxhH2GCuoQukxKX9Zk0E9tRxy5b+sMhghd&#10;JbXDPoabVs6SZCENNhwbauxoV1P5U/waBfPXNL/0b7k75Oevxcvp+Zg6PVfqcTxsn0AEGsJdfHMf&#10;tYJZXB+/xB8g1/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVCIVlMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A5F" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. di </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>assicurazione/infortunio</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5084" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="748A4A36" w14:textId="3540ADB8" w:rsidR="04476453" w:rsidRPr="00F3715D" w:rsidRDefault="04476453" w:rsidP="04476453">
-[...3 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+          <w:p w14:paraId="41692A60" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640D25" w:rsidRPr="008A0900" w14:paraId="53174251" w14:textId="77777777" w:rsidTr="78F07D30">
+      <w:tr w:rsidR="00847515" w14:paraId="41692A65" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60193418" w14:textId="716D67DD" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...56 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="41692A62" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692ABE" wp14:editId="41692ABF">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="21" name="Group 21"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="22" name="Graphic 22"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7A2CDC81" id="Group 21" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCisMpicgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kW7oacYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH5+5ujx0mu0VuhZMwednM86UkVC2pi74j6eb&#10;D184c16YUmgwquDPyvHL9ft3q97magEN6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdLaYzZZZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU24+rhjXbViz9UrkNQrbtHJMQ7whi060&#10;hi49hroWXrAdtq9Cda1EcFD5MwldBlXVShVroGrmsxfVbBB2NtZS531tjzQRtS94enNYebffoH20&#10;DzhkT+YtyF+OeMl6W+dTf9jXJ/Chwi4coiLYITL6fGRUHTyT9HFxfjH/tCTiJfmWHz+PhMuGuvLq&#10;kGy+/e1YJvLhypjYMZHeknLciRz3f+Q8NsKqyLkLxT8ga0uqY8GZER0JeDNqhb4QR+FyQgX+xp0b&#10;qXwzO8cyRS53zm8URJbF/tb5Qa1lskSTLHkwyUTSfFC7jmr3nJHakTNS+3ZQuxU+nAutCybrJ21q&#10;xi4FZwd79QQR5kOvQi9n5xecpTZTpieMNlMsdXyCSr70tjHegFnOLpYhLwqW3Ok9wKbX/hM4am0S&#10;Vmpwargp1B2vPHJBuCnbDnRb3rRah/Id1tsrjWwvwhCJz5jxBEaidPnQ/GBtoXwm7fSkloK73zuB&#10;ijP93ZA6wxhKBiZjmwz0+grisIrMo/NPh58CLbNkFtzTn3UHSaQiT7Kg/ANgwIaTBr7uPFRt0EzM&#10;bcho3NAPE604VyIT4wwMg2u6j6jTpF7/AQAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorDKYnICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLvC54xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjWwTQnGjhBIcmkMTGvcHelusre3EWhlJjZ23jwqFHIeZ+YaZL0fTiRM531pWkE4S&#10;EMSV1S3XCj7e1w+PIHxA1thZJgVn8rBc3N7MMdd24D2dylCLCGGfo4ImhD6X0lcNGfQT2xNH78c6&#10;gyFKV0vtcIhw08ksSWbSYMtxocGeVg1Vx/LXKJju0uIwvBXupfj6nm0/Xzep01Ol7u/G5ycQgcZw&#10;Df+3N1pBlsHfl/gD5OICAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy7wueMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A63" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>N.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>AVS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F066E4" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41692A64" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A69" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A66" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-72"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AC0" wp14:editId="41692AC1">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="23" name="Group 23"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="24" name="Graphic 24"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="079C52A2" id="Group 23" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1fZRYcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51kXboYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595eXXoNNsrdC2Ygs/PZpwpI6FsTV3wH0+3&#10;Hz5z5rwwpdBgVMGfleNX6/fvLnubqwU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909liNltmPWBpEaRyjr7eDE6+jvGrSkn/vaqc8kwXnHLzccW4bsOarS9FXqOwTSvHNMQbsuhE&#10;a+jSY6gb4QXbYfsqVNdKBAeVP5PQZVBVrVSxBqpmPntRzQZhZ2Mtdd7X9kgTUfuCpzeHlff7DdpH&#10;+4BD9mTegfzliJest3U+9Yd9fQIfKuzCISqCHSKjz0dG1cEzSR8XF6v5+ZKIl+Rbfvw0Ei4b6sqr&#10;Q7L5+rdjmciHK2Nix0R6S8pxJ3Lc/5Hz2AirIucuFP+ArC2pjnPOjOhIwJtRK/SFOAqXEyrwN+7c&#10;SOWb2TmWKXK5c36jILIs9nfOD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2lT&#10;M3YpODvYqyeIMB96FXo5u1hxltpMmZ4w2kyx1PEJKvnS28Z4A2Y5Wy1DXhQsudN7gE2v/Sdw1Nok&#10;rNTg1HBTqDteeeSCcFO2Hei2vG21DuU7rLfXGtlehCESnzHjCYxE6fKh+cHaQvlM2ulJLQV3v3cC&#10;FWf6myF1hjGUDEzGNhno9TXEYRWZR+efDj8FWmbJLLinP+sekkhFnmRB+QfAgA0nDXzZeajaoJmY&#10;25DRuKEfJlpxrkQmxhkYBtd0H1GnSb3+AwAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtX2UWHICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArGROXxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjexgQnGjhBIcmkMTGvcHelusre3EWhlJjZ23jwqFHIeZ+YaZL0fTiRM531pWkE4S&#10;EMSV1S3XCj7e1w+PIHxA1thZJgVn8rBc3N7MMdd24D2dylCLCGGfo4ImhD6X0lcNGfQT2xNH78c6&#10;gyFKV0vtcIhw08lpksykwZbjQoM9rRqqjuWvUZDt0uIwvBXupfj6nm0/Xzep05lS93fj8xOIQGO4&#10;hv/bG61gmsHfl/gD5OICAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKxkTl8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A67" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>AI:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>n.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>decisione</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5084" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA8216E" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...2 lines deleted...]
-              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="41692A68" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640D25" w:rsidRPr="008A0900" w14:paraId="1E964DE2" w14:textId="77777777" w:rsidTr="78F07D30">
+      <w:tr w:rsidR="00847515" w14:paraId="41692A6D" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A6A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AC2" wp14:editId="41692AC3">
+                      <wp:extent cx="2791460" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="25" name="Group 25"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2791460" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="2791460" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="26" name="Graphic 26"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2791460" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2791460" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2791079" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7DB9D1E9" id="Group 25" o:spid="_x0000_s1026" style="width:219.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="27914,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4xqFOcgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512W7oYdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;PnzhzHlhSqHBqII/K8cv1+/fXfQ2V2fQgC4VMgpiXN7bgjfe2zzLnGxUJ9wJWGXIWAF2wtMS66xE&#10;0VP0Tmdni8Uy6wFLiyCVc7R7PRj5OsavKiX9fVU55ZkuOOXm4xvjexve2fpC5DUK27RyTEO8IYtO&#10;tIYunUJdCy/YDttXobpWIjio/ImELoOqaqWKNVA1p4sX1WwQdjbWUud9bSeaiNoXPL05rLzbb9A+&#10;2gccsid4C/KXI16y3tb53B7W9dH5UGEXDlER7BAZfZ4YVQfPJG2ena9OPy2JeEm25cfPI+Gyoa68&#10;OiSbb387lol8uDImNiXSW1KOO5Lj/o+cx0ZYFTl3ofgHZG1JdSw5M6IjAW9GrdAOcRQuJ6/A37hy&#10;I5VvZmcqU+Ry5/xGQWRZ7G+dH9RaJiSahOTBJIik+aB2HdXuOSO1I2ek9u2gdit8OBdaFyDrZ21q&#10;xi4FYwd79QTRzYdehV4uzlecpTZTpkcfbea+1PGZV7Klr43xBp/lYhWZpGDJnL6D2/zaf3KOWpuF&#10;lRqcIgZpK9Q9gcgFbc7ZdqDb8qbVOpTvsN5eaWR7EYZIfAKTdGTmRqJ0+dD8gLZQPpN2elJLwd3v&#10;nUDFmf5uSJ1hDCWACWwTQK+vIA6ryDw6/3T4KdAyS7Dgnv6sO0giFXmSRShq8g0nDXzdeajaoJmY&#10;25DRuKAfJqI4V2Ip4wwMg2u+jl7HSb3+AwAA//8DAFBLAwQUAAYACAAAACEAsj3LHdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EatGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/T&#10;sI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxX&#10;8/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXvbv64ALWXUAK6yPV/&#10;9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuMahTnICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsj3LHdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:shape id="Graphic 26" o:spid="_x0000_s1027" style="position:absolute;width:27914;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2791460,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0hyh7xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6q5uIBEldpUikHqpU+wd6e2Rfk2j2bdjdmvjt3YLgcZiZ3zCzxWBacSLnG8sK0lEC&#10;gri0uuFKwefH6mkKwgdkja1lUnAmD4v5/d0Mc2173tFpHyoRIexzVFCH0OVS+rImg35kO+Lo/Vpn&#10;METpKqkd9hFuWjlOkkwabDgu1NjRsqbyuP8zCibbtDj074V7Lb5/ss3X2zp1eqLU48Pw8gwi0BBu&#10;4Wt7rRWMM/j/En+AnF8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtIcoe8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2791079,l,,,6096r2791079,l2791079,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A6B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="11"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A6C" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Trattamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ergoterapico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Diagnosi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>da</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>compilare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>da</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>medico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A75" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A6E" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="246" w:right="-58"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AC4" wp14:editId="41692AC5">
+                      <wp:extent cx="6122035" cy="6350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27" name="Group 27"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6122035" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="6122035" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="28" name="Graphic 28"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="6122035" cy="6350"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="6122035" h="6350">
+                                      <a:moveTo>
+                                        <a:pt x="6121654" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6121654" y="6096"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6121654" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="49372629" id="Group 27" o:spid="_x0000_s1026" style="width:482.05pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61220,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA+2d7cwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5ykS7AZdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfLAp84kiH594eXXsNDsodC2Ygi9mc86UkVC2pi74j6fb&#10;D584c16YUmgwquDPyvGrzft3l73N1RIa0KVCRkGMy3tb8MZ7m2eZk43qhJuBVYacFWAnPC2xzkoU&#10;PUXvdLacz9dZD1haBKmco783g5NvYvyqUtJ/ryqnPNMFp9x8fGN878I721yKvEZhm1aOaYg3ZNGJ&#10;1tChp1A3wgu2x/ZVqK6VCA4qP5PQZVBVrVSxBqpmMX9RzRZhb2Mtdd7X9kQTUfuCpzeHlfeHLdpH&#10;+4BD9mTegfzliJest3U+9Yd1fQYfK+zCJiqCHSOjzydG1dEzST/Xi+VyfrHiTJJvfbEaCZcNdeXV&#10;Jtl8/du2TOTDkTGxUyK9JeW4Mznu/8h5bIRVkXMXin9A1pYFX5KMjehIwNtRK/SHOAqHEyrwN67c&#10;SOWb2TmVKXK5d36rILIsDnfOD2otkyWaZMmjSSaS5oPadVS754zUjpyR2neD2q3wYV9oXTBZP2lT&#10;M3YpODs4qCeIMB96Rb1crFcfOUttpkzPGG2mWLpqE1Typa+N8QbMev55HfKiYMmdvgNseuw/gaPW&#10;JmGlBqeGk0Ld8cgTF4Sbsu1At+Vtq3Uo32G9u9bIDiIMkfiMGU9gJEqXD80P1g7KZ9JOT2opuPu9&#10;F6g4098MqTOMoWRgMnbJQK+vIQ6ryDw6/3T8KdAyS2bBPd2se0giFXmSBeUfAAM27DTwZe+haoNm&#10;Ym5DRuOCLky04lyJTIwzMAyu6TqizpN68wcAAP//AwBQSwMEFAAGAAgAAAAhACSXkJXbAAAAAwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdxD9FYzalFPVUhLaCeJtmp0lodjZk&#10;t0n67R296OXB8B7v/SZfTK5VA/Wh8WwgnSWgiEtvG64MfOxebx5BhYhssfVMBs4UYFFcXuSYWT/y&#10;hoZtrJSUcMjQQB1jl2kdypochpnviMU7+N5hlLOvtO1xlHLX6tskmWuHDctCjR2taiqP25Mz8Dbi&#10;uLxLX4b18bA6f+0e3j/XKRlzfTUtn0FFmuJfGH7wBR0KYdr7E9ugWgPySPxV8Z7m9ymovYQS0EWu&#10;/7MX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA+2d7cwIAAPEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAkl5CV2wAAAAMBAAAPAAAAAAAA&#10;AAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:shape id="Graphic 28" o:spid="_x0000_s1027" style="position:absolute;width:61220;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6122035,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnFBcrwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0X8h+WCfRW1woNxWYTUklKbyHG2OvgTlXqzoq7VZtfnz0Eeny87/V2Np0YaXCtZQXPUQyCuLK6&#10;5VpBcT48vYJwHlljZ5kU/JGD7WbxsMZU24lPNOa+FiGEXYoKGu/7VEpXNWTQRbYnDty3HQz6AIda&#10;6gGnEG46mcTxShpsOTQ02FPWUPWT/xoF5vq1K8ayKkr5sjcf2UUm79lRqcflvHsD4Wn2/+K7+1Mr&#10;SMLY8CX8ALm5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACcUFyvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m6121654,l,,,6096r6121654,l6121654,xe" fillcolor="black" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A6F" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4165"/>
+              </w:tabs>
+              <w:spacing w:before="207"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAMal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>LAINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A70" w14:textId="5D8C1811" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2190"/>
+                <w:tab w:val="left" w:pos="4064"/>
+              </w:tabs>
+              <w:spacing w:before="128"/>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487468032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AC6" wp14:editId="41692AC7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>35888</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>89669</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="29" name="Group 29"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="30" name="Graphic 30"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121450"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121450"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121450"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="77D28780" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.85pt;margin-top:7.05pt;width:10.3pt;height:10.6pt;z-index:-15848448;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCMDGwmgIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X20nXT+sOtXUrNGk&#10;qq3UTnsmGH9oGBiQOP33u1wbJ02naer8gC9wuNxzOHB1vesk2QrrWq0Kmp2klAjFddmquqDfn28/&#10;XVDiPFMlk1qJgr4IR68XHz9c9SYXM91oWQpLIIlyeW8K2nhv8iRxvBEdcyfaCAWTlbYd89C1dVJa&#10;1kP2TiazND1Lem1LYzUXzsHocpikC8xfVYL7h6pywhNZUKjNY2uxXYc2WVyxvLbMNC0fy2DvqKJj&#10;rYJNp1RL5hnZ2PZNqq7lVjtd+ROuu0RXVcsFcgA2WXrEZmX1xiCXOu9rM8kE0h7p9O60/H67subJ&#10;PNqhegjvNP/pQJekN3V+OB/69R68q2wXFgEJskNFXyZFxc4TDoPZPL3IQHcOU9n89Gw2Ks4bOJY3&#10;q3jz9a/rEpYPm2JpUym9Ae+4vTzu/+R5apgRqLoL9B8tacuCzoGFYh1YeDW6BUZApbA5oIKCY8+N&#10;Yh7pczb/DClABwzQd5NK2UU2qTTLLgeVJrYs5xvnV0Kj3Gx75zwur8sYsSZGfKdiaMH8wfYSbe8p&#10;AdtbSsD268H2hvmwLpxhCEkPZzRW0kA4FBJmO70Vzxpxfn9oADgFSlAKVLqHSHUIzbLzy8s58n6F&#10;j6j4N5j4AB0TR0D8D8BByX/B/HFXLrUTQ+GBOTKY1AA2h3pLhcLMztMUb7jTsi1vWymDHs7W6xtp&#10;yZaF9wW/UZBXMGOdXzLXDDicGmFS4UVz+eCa4Ka1Ll/AdD3YrKDu14ZZQYn8psDWQNvHwMZgHQPr&#10;5Y3Gdw6PCvZ83v1g1pCwfUE92O1eR3ezPBoJ+AbAgA0rlf6y8bpqg8vgpsWKxg7cNIzwSYLo1Zt3&#10;2EfU/pFf/AYAAP//AwBQSwMEFAAGAAgAAAAhAHzqYU3dAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjs1Kw0AUhfeC7zBcwZ2dpDG1xExKKeqqCLaCdDfN3CahmTshM03St/e6ssvzwzlfvppsKwbs&#10;feNIQTyLQCCVzjRUKfjevz8tQfigyejWESq4oodVcX+X68y4kb5w2IVK8Aj5TCuoQ+gyKX1Zo9V+&#10;5jokzk6utzqw7Ctpej3yuG3lPIoW0uqG+KHWHW5qLM+7i1XwMepxncRvw/Z82lwP+/TzZxujUo8P&#10;0/oVRMAp/JfhD5/RoWCmo7uQ8aJVkL5wke3nGATH80UC4qggSROQRS5v8YtfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEIwMbCaAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHzqYU3dAAAABgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAv4cl2vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY09YNKNYooggguqh5gbMa22ExKE7Xe3iwEl4/3X64bU4oX1a6wrGA4iEAQp1YXnCm4&#10;Xvb9OQjnkTWWlknBhxysV+3WEmNt35zQ6+wzEULYxagg976KpXRpTgbdwFbEgbvb2qAPsM6krvEd&#10;wk0pR1E0lQYLDg05VrTNKX2cn0bB0c+S22nfG+5QZk11HB16djNRqttpNgsQnhr/F//cB61gHNaH&#10;L+EHyNUXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL+HJdr0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121450r117993,l117993,,,,,121450xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487469568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AC8" wp14:editId="41692AC9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>78011</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="31" name="Group 31"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="32" name="Graphic 32"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0FD550A8" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:6.15pt;width:10.3pt;height:10.6pt;z-index:-15846912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyYk4qnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbyfplxammdo0m&#10;VW2ldto1wfhDw8CAxOm/3+HYOGk6TVOXC+dgXg7nPLxmcbXrJNkK61qtCpqdpJQIxXXZqrqg359v&#10;P11Q4jxTJZNaiYK+CEevlh8/LHqTi5lutCyFJZBEubw3BW28N3mSON6IjrkTbYSCyUrbjnkY2jop&#10;LesheyeTWZqeJb22pbGaC+fg7c0wSZeYv6oE9w9V5YQnsqBQm8enxec6PJPlguW1ZaZp+VgGe0cV&#10;HWsVbDqlumGekY1t36TqWm6105U/4bpLdFW1XGAP0E2WHnWzsnpjsJc672szYQK0R5zenZbfb1fW&#10;PJlHO1QP4Z3mPx1wSXpT54fzYVzvxbvKdmERNEF2SPRlIip2nnB4mc3Tiwy4c5jK5p/PZiNx3sCx&#10;vFnFm69/XZewfNgUS5tK6Q14x+3xuP/D89QwI5C6C+0/WtKWBZ3PKFGsAwuvRrfAG6AUNgdVIDiO&#10;3AjziM/Z/BRAAAcM0HcTpewimyjNssuB0tQty/nG+ZXQiJtt75zH5XUZI9bEiO9UDC2YP9heou09&#10;JWB7SwnYfj3Y3jAf1oUzDCHp4YzGShoIh0LCbKe34lmjzu8PDQRwoCEVVLqXSHUozbLzy8tT7PuV&#10;Pqriv8HEB2o0CiSOgvg/CAeS/6L5465caieGwkPn2MFEAzY95C0Vgpmdpyl+4U7LtrxtpQw8nK3X&#10;19KSLQv3C/5GIK9kxjp/w1wz6HBqlEmFH5rLB9cEN611+QKm68FmBXW/NswKSuQ3BbYON1gMbAzW&#10;MbBeXmu85/CoYM/n3Q9mDQnbF9SD3e51dDfLo5Gg3yAYtGGl0l82XldtcBl8abGicQBfGkZ4JUH0&#10;6s47HKNqf8kvfwMAAP//AwBQSwMEFAAGAAgAAAAhACuhAAfgAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdpKHVxGxKKeqpCLZC6W2anSah2d2Q3Sbpv3c86W0e7/Hme/lq&#10;Mq0YqPeNswriWQSCbOl0YysF3/v3pxcQPqDV2DpLCm7kYVXc3+WYaTfaLxp2oRJcYn2GCuoQukxK&#10;X9Zk0M9cR5a9s+sNBpZ9JXWPI5ebVs6jaCkNNpY/1NjRpqbysrsaBR8jjuskfhu2l/PmdtwvPg/b&#10;mJR6fJjWryACTeEvDL/4jA4FM53c1WovWgXJc8pbAhvzBAQHkjRdgjjxkSxAFrn8v6D4AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPJiTiqdAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACuhAAfgAAAACQEAAA8AAAAAAAAAAAAAAAAA9wQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:shape id="Graphic 32" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwf/KaxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAvIZHjlKS4kU1IMRhDD/l5gK21tU2slbFUx337qFDocZiZb5h9NplOjDS41rKC9SoC&#10;QVxZ3XKt4HrJl68gnEfW2FkmBT/kIEtnT3tMtL3zicazr0WAsEtQQeN9n0jpqoYMupXtiYP3ZQeD&#10;PsihlnrAe4CbTsZRtJUGWw4LDfZ0bKi6nb+NgtLvTp8f+WL9jrKe+jIuFvbwotTzfDq8gfA0+f/w&#10;X7vQCjYx/H4JP0CmDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwf/KaxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Valutazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sedute)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>OPPURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>una</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>serie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(max.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087177B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sedute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A71" w14:textId="708C3C03" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4064"/>
+              </w:tabs>
+              <w:spacing w:before="130"/>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487468544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692ACA" wp14:editId="41692ACB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>31750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>74201</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="33" name="Group 33"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="34" name="Graphic 34"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="110B63FF" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.5pt;margin-top:5.85pt;width:10.3pt;height:10.6pt;z-index:-15847936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsIyIGnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbSdcPq041NWs0&#10;qWortdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;9tMFJc4zVTKplSjoi3D0evHxw1VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTs6TXtjRWc+EcvF0Ok3SB+atKcP9QVU54IgsKtXl8WnyuwzNZXLG8tsw0LR/LYO+o&#10;omOtgk2nVEvmGdnY9k2qruVWO135E667RFdVywX2AN1k6VE3K6s3Bnup8742EyZAe8Tp3Wn5/XZl&#10;zZN5tEP1EN5p/tMBl6Q3dX44H8b1XryrbBcWQRNkh0RfJqJi5wmHl9k8vciAO4epbH56NhuJ8waO&#10;5c0q3nz967qE5cOmWNpUSm/AO26Px/0fnqeGGYHUXWj/0ZK2LOj8lBLFOrDwanQLvAFKYXNQBYLj&#10;yI0wj/iczT8DCOCAAfpuopRdZBOlWXY5UJq6ZTnfOL8SGnGz7Z3zuLwuY8SaGPGdiqEF8wfbS7S9&#10;pwRsbykB268H2xvmw7pwhiEkPZzRWEkD4VBImO30Vjxr1Pn9oYEADjSkgkr3EqkOpVl2fnk5x75f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZeZriF+60bMvbVsrAw9l6&#10;fSMt2bJwv+BvBPJKZqzzS+aaQYdTo0wq/NBcPrgmuGmtyxcwXQ82K6j7tWFWUCK/KbB1uMFiYGOw&#10;joH18kbjPYdHBXs+734wa0jYvqAe7Havo7tZHo0E/QbBoA0rlf6y8bpqg8vgS4sVjQP40jDCKwmi&#10;V3fe4RhV+0t+8RsAAP//AwBQSwMEFAAGAAgAAAAhAGkQ3rPeAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdJCXVxmxKKeqpCG0F6W2anSah2dmQ3Sbpv3c96XHee7z3Tb6a&#10;TCsG6l1jWUE8i0AQl1Y3XCn4Orw/vYBwHllja5kU3MjBqri/yzHTduQdDXtfiVDCLkMFtfddJqUr&#10;azLoZrYjDt7Z9gZ9OPtK6h7HUG5amUTRQhpsOCzU2NGmpvKyvxoFHyOO63n8Nmwv583teEg/v7cx&#10;KfX4MK1fQXia/F8YfvEDOhSB6WSvrJ1oFaThEx/k+BlEsJN0AeKkYJ4sQRa5/I9f/AAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAsIyIGnQIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpEN6z3gAAAAYBAAAPAAAAAAAAAAAAAAAAAPcEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                      <v:shape id="Graphic 34" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQ2s91wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimvqDSjWKKIIIHvx5gLVZ22KzKU3U+vZGEDwOM/MNM1/WphBPqlxuWUG/F4EgTqzO&#10;OVVwOW+7UxDOI2ssLJOCNzlYLpqNOcbavvhIz5NPRYCwi1FB5n0ZS+mSjAy6ni2Jg3ezlUEfZJVK&#10;XeErwE0hB1E0lgZzDgsZlrTOKLmfHkbB3k+O18O209+gTOtyP9h17GqkVLtVr2YgPNX+H/61d1rB&#10;cATfL+EHyMUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUNrPdcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487470080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692ACC" wp14:editId="41692ACD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>74201</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="35" name="Group 35"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="36" name="Graphic 36"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5EDA88C6" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:5.85pt;width:10.3pt;height:10.6pt;z-index:-15846400;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDstOgongIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lFKRIomGNUk&#10;BEgw7dp1nA/NsT3bbcq/3/FJnBaYpon1Ij2OXx+f8/iNLy73nSQ7YV2rVUGzk5QSobguW1UX9PvT&#10;zaclJc4zVTKplSjos3D0cvXxw0VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTRdJrWxqruXAO3l4Pk3SF+atKcH9fVU54IgsKtXl8WnxuwjNZXbC8tsw0LR/LYO+o&#10;omOtgk2nVNfMM7K17ZtUXcutdrryJ1x3ia6qlgvsAbrJ0lfdrK3eGuylzvvaTJgA7StO707L73Zr&#10;ax7Ngx2qh/BW858OuCS9qfPj+TCuD+J9ZbuwCJogeyT6PBEVe084vMzm6TID7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77gDHvd/eB4bZgRSd6H9B0vasqDzBSWKdWDh9egWeAOUwuagCgTH&#10;kRthvuKzmJ8CCOCAAfpuopQts4nSLDsfKE3dspxvnV8LjbjZ7tZ5XF6XMWJNjPhexdCC+YPtJdre&#10;UwK2t5SA7TeD7Q3zYV04wxCSHs5orKSBcCgkzHZ6J5406vzh0EAABxpSQaUHiVTH0iw7Oz8/xb5f&#10;6KMq/htMfKRGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTY95SIZjZWZriF+60bMubVsrAw9l6&#10;cyUt2bFwv+BvBPJCZqzz18w1gw6nRplU+KG5fHBNcNNGl89guh5sVlD3a8usoER+U2DrcIPFwMZg&#10;EwPr5ZXGew6PCvZ82v9g1pCwfUE92O1OR3ezPBoJ+g2CQRtWKv1l63XVBpfBlxYrGgfwpWGEVxJE&#10;L+684zGqDpf86jcAAAD//wMAUEsDBBQABgAIAAAAIQD97Z/g4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTB1sRsSinqqQi2Qultm50modnZkN0m6b93POltHu/x5nv5&#10;arKtGLD3jSMF8SwCgVQ601Cl4Hv//vQCwgdNRreOUMENPayK+7tcZ8aN9IXDLlSCS8hnWkEdQpdJ&#10;6csarfYz1yGxd3a91YFlX0nT65HLbSvnUbSQVjfEH2rd4abG8rK7WgUfox7XSfw2bC/nze24f/48&#10;bGNU6vFhWr+CCDiFvzD84jM6FMx0clcyXrQKkmXKWwIb8RIEB5I0XYA48TFPQRa5/L+g+AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDstOgongIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD97Z/g4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:shape id="Graphic 36" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPRPSZwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimvqDSjWKKIIIHvx5gLVZ22KzKU3U+vZGEDwOM/MNM1/WphBPqlxuWUG/F4EgTqzO&#10;OVVwOW+7UxDOI2ssLJOCNzlYLpqNOcbavvhIz5NPRYCwi1FB5n0ZS+mSjAy6ni2Jg3ezlUEfZJVK&#10;XeErwE0hB1E0lgZzDgsZlrTOKLmfHkbB3k+O18O209+gTOtyP9h17GqkVLtVr2YgPNX+H/61d1rB&#10;cAzfL+EHyMUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz0T0mcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>una</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>serie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(max.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0095443B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sedute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>più</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>serie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(max.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>numero</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A72" w14:textId="2F0C34B0" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4062"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487469056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692ACE" wp14:editId="41692ACF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>31750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>94521</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="37" name="Group 37"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="38" name="Graphic 38"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1F38C5C3" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.5pt;margin-top:7.45pt;width:10.3pt;height:10.6pt;z-index:-15847424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOWckBnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbydamVp1qatdo&#10;UtVVaqddE4w/NAwMSJz++x2OjfPRaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZWUqJUFyXraoL+v35&#10;7sOCEueZKpnUShT0RTh6vXz/7qo3uZjpRstSWAJJlMt7U9DGe5MnieON6Jg700YomKy07ZiHoa2T&#10;0rIesncymaXpedJrWxqruXAO3t4Ok3SJ+atKcP+tqpzwRBYUavP4tPhch2eyvGJ5bZlpWj6Wwd5Q&#10;RcdaBZtOqW6ZZ2Rj21epupZb7XTlz7juEl1VLRfYA3STpSfdrKzeGOylzvvaTJgA7QmnN6flD9uV&#10;NU/m0Q7VQ3iv+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbzdJEBdw5T2fzj+Wwkzhs4&#10;llerePPlr+sSlg+bYmlTKb0B77g9Hvd/eJ4aZgRSd6H9R0vasqBzMLJiHVh4NboF3gClsDmoAsFx&#10;5EaYJ3zO558ABHDAAH03UcoW2URpll0OlKZuWc43zq+ERtxse+88Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC6cYQhJD2c0VtJAOBQSZju9Fc8adX5/aCCAAw2poNK9RKpDaZZdXF7Ose8j&#10;fVTFf4OJD9RoFEgcBfF/EA4k/0Xzx1251E4MhYfOsYOJBmx6yFsqBDO7SFP8wp2WbXnXShl4OFuv&#10;b6QlWxbuF/yNQI5kxjp/y1wz6HBqlEmFH5rLB9cEN611+QKm68FmBXW/NswKSuRXBbYON1gMbAzW&#10;MbBe3mi85/CoYM/n3Q9mDQnbF9SD3R50dDfLo5Gg3yAYtGGl0p83XldtcBl8abGicQBfGkZ4JUF0&#10;dOcdjlG1v+SXvwEAAP//AwBQSwMEFAAGAAgAAAAhAMGxIF/eAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdpDXBxmxKKeqpCLaC9LbNTpPQ7GzIbpP03zue7HHee7z3Tb6a&#10;bCsG7H3jSEE8i0Aglc40VCn43r8/vYDwQZPRrSNUcEUPq+L+LteZcSN94bALleAS8plWUIfQZVL6&#10;skar/cx1SOydXG914LOvpOn1yOW2lfMoSqXVDfFCrTvc1Fiedxer4GPU43oRvw3b82lzPeyTz59t&#10;jEo9PkzrVxABp/Afhj98RoeCmY7uQsaLVkHCnwSWn5cg2J4nKYijgkUagyxyeYtf/AIAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAOWckBnQIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBsSBf3gAAAAYBAAAPAAAAAAAAAAAAAAAAAPcEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                      <v:shape id="Graphic 38" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRl8VwvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY09YNKNYooggguqh5gbMa22ExKE7Xe3iwEl4/3X64bU4oX1a6wrGA4iEAQp1YXnCm4&#10;Xvb9OQjnkTWWlknBhxysV+3WEmNt35zQ6+wzEULYxagg976KpXRpTgbdwFbEgbvb2qAPsM6krvEd&#10;wk0pR1E0lQYLDg05VrTNKX2cn0bB0c+S22nfG+5QZk11HB16djNRqttpNgsQnhr/F//cB61gHMaG&#10;L+EHyNUXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0ZfFcL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487470592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AD0" wp14:editId="41692AD1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>81821</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="39" name="Group 39"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="40" name="Graphic 40"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2D74B483" id="Group 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:6.45pt;width:10.3pt;height:10.6pt;z-index:-15845888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP+/EJnAIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X20n/UitOtXUrtGk&#10;qqvUTnsmGH9oGBiQOP33u1wbJ02naer8YF/M4d57DgeurnedJFthXatVQbOTlBKhuC5bVRf0+/Pd&#10;pwUlzjNVMqmVKOiLcPR6+fHDVW9yMdONlqWwBJIol/emoI33Jk8SxxvRMXeijVAwWWnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vR0m6RLzV5Xg/ltVOeGJLCj05vFt8b0O72R5xfLaMtO0fGyDvaOL&#10;jrUKik6pbplnZGPbN6m6llvtdOVPuO4SXVUtF8gB2GTpEZuV1RuDXOq8r80kE0h7pNO70/KH7cqa&#10;J/Noh+4hvNf8pwNdkt7U+eF8GNd78K6yXVgEJMgOFX2ZFBU7Tzj8zObpIgPdOUxl89Pz2ag4b2Bb&#10;3qzizZe/rktYPhTF1qZWegPecXt53P/J89QwI1B1F+g/WtKWBT0FFop1YOHV6Bb4AyqF4oAKCo4j&#10;N4p5pM/5/AxSgA4YoO8mlbJFNqk0yy4HlSa2LOcb51dCo9xse+88Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC7sYQhJD3s0dtJAODQSZju9Fc8acX6/aQCADQ2poNM9RKpDaJZdXF6eIe9X&#10;+IiKX4OJD9AoLiSOgPgdgIOS/4L5Y1UutRND44E5MpjUgKKHekuFwswu0hRPuNOyLe9aKYMeztbr&#10;G2nJloX7BZ9RkFcwY52/Za4ZcDg1wqTCg+bywTXBTWtdvoDperBZQd2vDbOCEvlVga2Bto+BjcE6&#10;BtbLG433HG4V1Hze/WDWkFC+oB7s9qCju1kejQR8A2DAhpVKf954XbXBZXDSYkfjAE4aRnglQfTq&#10;zjscI2p/yS9/AwAA//8DAFBLAwQUAAYACAAAACEAHxQcjuAAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92k0drEbEop6qkItoL0Ns1Ok9Dsbshuk/TfO570No/3ePO9fDWZ&#10;VgzU+8ZZBfEsAkG2dLqxlYKv/dvDEoQPaDW2zpKCK3lYFbc3OWbajfaThl2oBJdYn6GCOoQuk9KX&#10;NRn0M9eRZe/keoOBZV9J3ePI5aaV8yhaSION5Q81drSpqTzvLkbB+4jjOolfh+35tLke9k8f39uY&#10;lLq/m9YvIAJN4S8Mv/iMDgUzHd3Fai9aBclzylsCG/MUBAeSNF2AOPLxGIMscvl/QfEDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAz/vxCZwCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHxQcjuAAAAAJAQAADwAAAAAAAAAAAAAAAAD2BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
+                      <v:shape id="Graphic 40" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB357oLvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VUSlGktRBBFc+DnA2IxtsZmUJmq9vVkILh/vv0paU4kXNa60rGA8ikAQZ1aXnCu4&#10;XnbDBQjnkTVWlknBhxwk625nhbG2bz7R6+xzEULYxaig8L6OpXRZQQbdyNbEgbvbxqAPsMmlbvAd&#10;wk0lJ1E0kwZLDg0F1rQpKHucn0bBwc9Pt+NuMN6izNv6MNkPbDpVqt9r0yUIT63/i3/uvVYwDevD&#10;l/AD5PoLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd+e6C70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487475712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AD2" wp14:editId="41692AD3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2406648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>315259</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="41" name="Group 41"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="42" name="Graphic 42"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2413F034" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.5pt;margin-top:24.8pt;width:10.3pt;height:10.6pt;z-index:-15840768;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPbDsnnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbSdcPq041NWs0&#10;qWortdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;9tMFJc4zVTKplSjoi3D0evHxw1VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTs6TXtjRWc+EcvF0Ok3SB+atKcP9QVU54IgsKtXl8WnyuwzNZXLG8tsw0LR/LYO+o&#10;omOtgk2nVEvmGdnY9k2qruVWO135E667RFdVywX2AN1k6VE3K6s3Bnup8742EyZAe8Tp3Wn5/XZl&#10;zZN5tEP1EN5p/tMBl6Q3dX44H8b1XryrbBcWQRNkh0RfJqJi5wmHl9k8vciAO4epbH56NhuJ8waO&#10;5c0q3nz967qE5cOmWNpUSm/AO26Px/0fnqeGGYHUXWj/0ZK2LOjpjBLFOrDwanQLvAFKYXNQBYLj&#10;yI0wj/iczT8DCOCAAfpuopRdZBOlWXY5UJq6ZTnfOL8SGnGz7Z3zuLwuY8SaGPGdiqEF8wfbS7S9&#10;pwRsbykB268H2xvmw7pwhiEkPZzRWEkD4VBImO30Vjxr1Pn9oYEADjSkgkr3EqkOpVl2fnk5x75f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZeZriF+60bMvbVsrAw9l6&#10;fSMt2bJwv+BvBPJKZqzzS+aaQYdTo0wq/NBcPrgmuGmtyxcwXQ82K6j7tWFWUCK/KbB1uMFiYGOw&#10;joH18kbjPYdHBXs+734wa0jYvqAe7Havo7tZHo0E/QbBoA0rlf6y8bpqg8vgS4sVjQP40jDCKwmi&#10;V3fe4RhV+0t+8RsAAP//AwBQSwMEFAAGAAgAAAAhANBmpHDhAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdxGjbxExKKeqpCLaCeJtmp0lodjdkt0n6792e9PaG93jzvXw1&#10;6VYM3LvGGoR4FoFgU1rVmArha//2sAThPBlFrTWMcGEHq+L2JqdM2dF88rDzlQglxmWEUHvfZVK6&#10;smZNbmY7NsE72l6TD2dfSdXTGMp1Kx+jaC41NSZ8qKnjTc3laXfWCO8jjeskfh22p+Pm8rN//vje&#10;xox4fzetX0B4nvxfGK74AR2KwHSwZ6OcaBGSRRq2eISndA4iBJL0Kg4Ii2gJssjl/wXFLwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPbDsnnQIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQZqRw4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:shape id="Graphic 42" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoeYHnwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TisY&#10;xfD9En6AXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6HmB58AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>più</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>cicli:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>numero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>trattamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>lungo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>termine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>partire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ciclo,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>previa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>consultazione</w:t>
+            </w:r>
+            <w:r w:rsidR="0069404E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A73" w14:textId="7532D9A0" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4062"/>
+              </w:tabs>
+              <w:spacing w:before="122"/>
+              <w:ind w:left="300"/>
+              <w:rPr>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487476224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AD4" wp14:editId="41692AD5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>31750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>119451</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="139065" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="43" name="Group 43"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="139065" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="139065" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="44" name="Graphic 44"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="126364" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="126364" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="126306" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="126306" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="15E68A6E" id="Group 43" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.5pt;margin-top:9.4pt;width:10.95pt;height:10.6pt;z-index:-15840256;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="139065,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS3GVmwIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVFtv2yAUfp+0/4B4X+1c6q1WnWpq12hS&#10;1VVqpz0TjC8aBgYkTv/9DsfGSdNpmjo/4AN85/bxweXVvpNkJ6xrtSro7CylRCiuy1bVBf3+dPvh&#10;EyXOM1UyqZUo6LNw9Gr1/t1lb3Ix142WpbAEgiiX96agjfcmTxLHG9Exd6aNULBZadsxD1NbJ6Vl&#10;PUTvZDJP0yzptS2N1Vw4B6s3wyZdYfyqEtx/qyonPJEFhdo8jhbHTRiT1SXLa8tM0/KxDPaGKjrW&#10;Kkg6hbphnpGtbV+F6lputdOVP+O6S3RVtVxgD9DNLD3pZm311mAvdd7XZqIJqD3h6c1h+f1ubc2j&#10;ebBD9WDeaf7TAS9Jb+r8eD/M6wN4X9kuOEETZI+MPk+Mir0nHBZni4s0O6eEw9ZssczmI+O8gWN5&#10;5cWbL3/1S1g+JMXSplJ6A9pxB3rc/9Hz2DAjkHUX2n+wpC0LulxSolgHEl6PaoEVYCkkB1RgcJy5&#10;kcwTfrLFOQgQeEADdTexNM8WGcRHluazi4GlqVuW863za6GRbra7cx7d6zJarIkW36toWhB/kL1E&#10;2XtKQPaWEpD9ZpC9YT74hTMMJunhjMZKmmBiIWG30zvxpBHnD4cGADjQEAoqPUCkOoaGgGmGfb/A&#10;R1T8Gwx8hEahQOAIiP8BODD5L5g/ZuVSOzEUHjrHDiY2IOkx31INxHxMU7zhTsu2vG2lDHw4W2+u&#10;pSU7Ft4X/EZCXsCMdf6GuWbA4dYIkwovmssH1QQ1bXT5DKLrQWYFdb+2zApK5FcFsg4vWDRsNDbR&#10;sF5ea3zn8Kgg59P+B7OGhPQF9SC3ex3VzfIoJOg3AAZs8FT689brqg0qg5sWKxoncNPQwicJrBdv&#10;3vEcUYdHfvUbAAD//wMAUEsDBBQABgAIAAAAIQBOQ+Hw3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BbsIwEETvlfoP1lbqrdihBUGIgxBqe0KVCpWq3pZ4SSJiO4pNEv6+21M5zs5q5k22Hm0j&#10;eupC7Z2GZKJAkCu8qV2p4evw9rQAESI6g413pOFKAdb5/V2GqfGD+6R+H0vBIS6kqKGKsU2lDEVF&#10;FsPEt+TYO/nOYmTZldJ0OHC4beRUqbm0WDtuqLClbUXFeX+xGt4HHDbPyWu/O5+215/D7ON7l5DW&#10;jw/jZgUi0hj/n+EPn9EhZ6ajvzgTRKNhxksinxc8gO3pfAniqOFFKZB5Jm/x818AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA4EtxlZsCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEATkPh8N4AAAAGAQAADwAAAAAAAAAAAAAAAAD1BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                      <v:shape id="Graphic 44" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:126364;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="126364,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBR3eAuwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aaqI1GqUZVlFEA/+Wdjjo3m2ZZuXksRav70RBI/DzPyGWaw6U4uWnK8sKxgNExDE&#10;udUVFwrOp/UgBeEDssbaMim4k4fV8qO3wEzbGx+oPYZCRAj7DBWUITSZlD4vyaAf2oY4ehfrDIYo&#10;XSG1w1uEm1qOk2QqDVYcF0ps6Luk/P94NQrSrdt16d+03rdcbejnNLKH2a9S/c/uaw4iUBfe4Vd7&#10;qxVMJvD8En+AXD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUd3gLsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,121462r126306,l126306,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>trattamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>lungo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>termine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>partire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>LAI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A74" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:ind w:left="300"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ciclo,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>previa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>consultazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>con</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>l'assicurazione)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A78" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E57F099" w14:textId="6D9C210A" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="301ECA69">
-[...65 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="41692A76" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2251"/>
+              </w:tabs>
+              <w:spacing w:before="90"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AD6" wp14:editId="41692AD7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1263648</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>52395</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="45" name="Group 45"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="46" name="Graphic 46"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="21F8D2B7" id="Group 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:99.5pt;margin-top:4.15pt;width:10.3pt;height:10.6pt;z-index:-15845376;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeRgQKngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9JWigQkaIJRjUJ&#10;MSSYdu06zofm2J7tNuXf7/gkTluYpon1Ij2OXx+f8/iNr653nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;3acLSpxnqmRSK1HQF+Ho9fLjh6ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0dJukS81eV4P5bVTnhiSwo1ObxafG5Ds9kecXy2jLTtHwsg72j&#10;io61CjadUt0yz8jGtm9SdS232unKn3DdJbqqWi6wB+gmS191s7J6Y7CXOu9rM2ECtK84vTstf9iu&#10;rHkyj3aoHsJ7zX864JL0ps4P58O43ot3le3CImiC7JDoy0RU7Dzh8DKbpxcZcOcwlc1PF7OROG/g&#10;WN6s4s2Xv65LWD5siqVNpfQGvOP2eNz/4XlqmBFI3YX2Hy1py4KeLihRrAMLr0a3wBugFDYHVSA4&#10;jtwI8xWfxfwMQAAHDNB3E6XsIpsozbLLgdLULcv5xvmV0Iibbe+dx+V1GSPWxIjvVAwtmD/YXqLt&#10;PSVge0sJ2H492N4wH9aFMwwh6eGMxkoaCIdCwmynt+JZo87vDw0EcKAhFVS6l0h1KM2y88vLM+z7&#10;SB9V8d9g4gM1GgUSR0H8H4QDyX/R/HFXLrUTQ+Ghc+xgogGbHvKWCsHMztMUv3CnZVvetVIGHs7W&#10;6xtpyZaF+wV/I5AjmbHO3zLXDDqcGmVS4Yfm8sE1wU1rXb6A6XqwWUHdrw2zghL5VYGtww0WAxuD&#10;dQyslzca7zk8KtjzefeDWUPC9gX1YLcHHd3N8mgk6DcIBm1YqfTnjddVG1wGX1qsaBzAl4YRXkkQ&#10;Hd15h2NU7S/55W8AAAD//wMAUEsDBBQABgAIAAAAIQBjInbI3wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aSlpYnZlFLUUxFsBfE2TaZJaHY2ZLdJ+u8dT3qbx3u8+V62&#10;mWyrBup949hAPItAEReubLgy8Hl8fVqD8gG5xNYxGbiRh01+f5dhWrqRP2g4hEpJCfsUDdQhdKnW&#10;vqjJop+5jli8s+stBpF9pcseRym3rZ5H0UpbbFg+1NjRrqbicrhaA28jjttF/DLsL+fd7fu4fP/a&#10;x2TM48O0fQYVaAp/YfjFF3TIhenkrlx61YpOEtkSDKwXoMSfx8kK1EmOZAk6z/T/AfkPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN5GBAqeAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGMidsjfAAAACAEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:shape id="Graphic 46" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXQofkwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvAimiqiUo0iiiCCB6sfsDZrW2w2pYla/94IgsdhZt4wi1VjSvGk2hWWFQwHEQji1OqC&#10;MwWX864/A+E8ssbSMil4k4PVst1aYKzti0/0THwmAoRdjApy76tYSpfmZNANbEUcvJutDfog60zq&#10;Gl8Bbko5iqKJNFhwWMixok1O6T15GAUHPz1dj7vecIsya6rDaN+z67FS3U6znoPw1Ph/+NfeawXj&#10;CXy/hB8glx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl0KH5MAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Luogo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>trattamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>centro,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>studio</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EB5E8E2" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41692A77" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1694"/>
+              </w:tabs>
+              <w:spacing w:before="39"/>
+              <w:ind w:left="581"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AD8" wp14:editId="41692AD9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>195884</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27065</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="47" name="Group 47"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="48" name="Graphic 48"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="68C20EA0" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.4pt;margin-top:2.15pt;width:10.3pt;height:10.6pt;z-index:-15844864;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzV7wMnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbST9Sq041tWs0&#10;qeoqtdOuCcYfGgYGJE7//Q7HxknTaZq6XDgH83I45+E1V9e7TpKtsK7VqqDZSUqJUFyXraoL+v35&#10;7tOCEueZKpnUShT0RTh6vfz44ao3uZjpRstSWAJJlMt7U9DGe5MnieON6Jg70UYomKy07ZiHoa2T&#10;0rIesncymaXpedJrWxqruXAO3t4Ok3SJ+atKcP+tqpzwRBYUavP4tPhch2eyvGJ5bZlpWj6Wwd5R&#10;RcdaBZtOqW6ZZ2Rj2zepupZb7XTlT7juEl1VLRfYA3STpUfdrKzeGOylzvvaTJgA7RGnd6flD9uV&#10;NU/m0Q7VQ3iv+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbzdJEBdw5T2fz0fDYS5w0c&#10;y5tVvPny13UJy4dNsbSplN6Ad9wej/s/PE8NMwKpu9D+oyVtWdBTMLJiHVh4NboF3gClsDmoAsFx&#10;5EaYR3zO52cAAjhggL6bKGWLbKI0yy4HSlO3LOcb51dCI262vXcel9dljFgTI75TMbRg/mB7ibb3&#10;lIDtLSVg+/Vge8N8WBfOMISkhzMaK2kgHAoJs53eimeNOr8/NBDAgYZUUOleItWhNMsuLi/PsO9X&#10;+qiK/wYTH6jRKJA4CuL/IBxI/ovmj7tyqZ0YCg+dYwcTDdj0kLdUCGZ2kab4hTst2/KulTLwcLZe&#10;30hLtizcL/gbgbySGev8LXPNoMOpUSYVfmguH1wT3LTW5QuYrgebFdT92jArKJFfFdg63GAxsDFY&#10;x8B6eaPxnsOjgj2fdz+YNSRsX1APdnvQ0d0sj0aCfoNg0IaVSn/eeF21wWXwpcWKxgF8aRjhlQTR&#10;qzvvcIyq/SW//A0AAP//AwBQSwMEFAAGAAgAAAAhAMjh3aHdAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMzkFLw0AQBeC74H9YRvBmN2kakZhJKUU9FcFWEG/TZJqEZmdDdpuk/971pMfhDe99+Xo2&#10;nRp5cK0VhHgRgWIpbdVKjfB5eH14AuU8SUWdFUa4soN1cXuTU1bZST543PtahRJxGSE03veZ1q5s&#10;2JBb2J4lZCc7GPLhHGpdDTSFctPpZRQ9akOthIWGet42XJ73F4PwNtG0SeKXcXc+ba/fh/T9axcz&#10;4v3dvHkG5Xn2f8/wyw90KILpaC9SOdUhJFGQe4RVAirEabwCdURYpinoItf/+cUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPNXvAydAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMjh3aHdAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 48" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJkbYNvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VUSlGktRBBFc+DnA2IxtsZmUJmq9vVkILh/vv0paU4kXNa60rGA8ikAQZ1aXnCu4&#10;XnbDBQjnkTVWlknBhxwk625nhbG2bz7R6+xzEULYxaig8L6OpXRZQQbdyNbEgbvbxqAPsMmlbvAd&#10;wk0lJ1E0kwZLDg0F1rQpKHucn0bBwc9Pt+NuMN6izNv6MNkPbDpVqt9r0yUIT63/i3/uvVYwDWPD&#10;l/AD5PoLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiZG2Db0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692ADA" wp14:editId="41692ADB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>919784</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27065</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="49" name="Group 49"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="50" name="Graphic 50"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6DED818B" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:72.4pt;margin-top:2.15pt;width:10.3pt;height:10.6pt;z-index:-15844352;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy3K5BmwIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XpIsBZaILKqgrCoh&#10;QIKqz17HuaiO7drezfL3HU/i7IWqqmgeknF8PDPn+NhX19tOko2wrtWqoNlJSolQXJetqgv6/eXu&#10;05wS55kqmdRKFPRVOHq9+Pjhqje5mOlGy1JYAkmUy3tT0MZ7kyeJ443omDvRRiiYrLTtmIehrZPS&#10;sh6ydzKZpel50mtbGqu5cA7+3g6TdIH5q0pw/1hVTngiCwq9eXxbfK/CO1lcsby2zDQtH9tg7+ii&#10;Y62ColOqW+YZWdv2Taqu5VY7XfkTrrtEV1XLBXIANll6xGZp9doglzrvazPJBNIe6fTutPxhs7Tm&#10;2TzZoXsI7zX/6UCXpDd1vj8fxvUOvK1sFxYBCbJFRV8nRcXWEw4/s9N0noHuHKay08/ns1Fx3sC2&#10;vFnFm69/XZewfCiKrU2t9Aa843byuP+T57lhRqDqLtB/sqQtC3oGLBTrwMLL0S3wB1QKxQEVFBxH&#10;bhTzSJ/z05ACdMAAfTeplM2zSaVZdjmoNLFlOV87vxQa5Wabe+dxeV3GiDUx4lsVQwvmD7aXaHtP&#10;CdjeUgK2Xw22N8yHdWEPQ0h62KOxkwbCoZEw2+mNeNGI87tNAwBsaEgFne4gUu1Ds+zi8vIMeR/g&#10;Iyp+DSbeQ6O4kDgC4ncADkr+C+aPVbnUTgyNB+bIYFIDiu7rLRUKM7tIUzzhTsu2vGulDHo4W69u&#10;pCUbFu4XfEZBDmDGOn/LXDPgcGqESYUHzeWDa4KbVrp8BdP1YLOCul9rZgUl8psCWwNtHwMbg1UM&#10;rJc3Gu853Cqo+bL9wawhoXxBPdjtQUd3szwaCfgGwIANK5X+sva6aoPL4KTFjsYBnDSM8EqC6ODO&#10;2x8janfJL34DAAD//wMAUEsDBBQABgAIAAAAIQBKkR3I3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Ba8JAFITvhf6H5RV6q5toIiVmIyJtT1KoFoq3Z/aZBLNvQ3ZN4r/vemqPwwwz3+TrybRi&#10;oN41lhXEswgEcWl1w5WC78P7yysI55E1tpZJwY0crIvHhxwzbUf+omHvKxFK2GWooPa+y6R0ZU0G&#10;3cx2xME7296gD7KvpO5xDOWmlfMoWkqDDYeFGjva1lRe9lej4GPEcbOI34bd5by9HQ/p588uJqWe&#10;n6bNCoSnyf+F4Y4f0KEITCd7Ze1EG3SSBHSvIFmAuPvLNAFxUjBPU5BFLv8fKH4BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAstyuQZsCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEASpEdyN4AAAAIAQAADwAAAAAAAAAAAAAAAAD1BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                      <v:shape id="Graphic 50" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyPizWvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VfxRjSKKIIKLqgcYm7EtNpPSRK23NwvB5eP9l+vGlOJFtSssKxgOIhDEqdUFZwqu&#10;l31/DsJ5ZI2lZVLwIQfrVbu1xFjbNyf0OvtMhBB2MSrIva9iKV2ak0E3sBVx4O62NugDrDOpa3yH&#10;cFPKURRNpcGCQ0OOFW1zSh/np1Fw9LPkdtr3hjuUWVMdR4ee3YyV6naazQKEp8b/xT/3QSuYhPXh&#10;S/gBcvUFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8j4s1r0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>domicilio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>istituzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>es.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>casa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cura)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00847515" w14:paraId="41692A92" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="41692A79" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="184"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Obiettivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>trattamento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A7A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="51" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:right="329" w:firstLine="96"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692ADC" wp14:editId="41692ADD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>69850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>48166</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="51" name="Group 51"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="52" name="Graphic 52"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6F356F6D" id="Group 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.5pt;margin-top:3.8pt;width:10.3pt;height:10.6pt;z-index:-15843840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByS2RvnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbyfplxammdo0m&#10;VW2ldto1wfhDw8CAxOm/3+HYOGk6TVOXC+dgXg7nPLxmcbXrJNkK61qtCpqdpJQIxXXZqrqg359v&#10;P11Q4jxTJZNaiYK+CEevlh8/LHqTi5lutCyFJZBEubw3BW28N3mSON6IjrkTbYSCyUrbjnkY2jop&#10;LesheyeTWZqeJb22pbGaC+fg7c0wSZeYv6oE9w9V5YQnsqBQm8enxec6PJPlguW1ZaZp+VgGe0cV&#10;HWsVbDqlumGekY1t36TqWm6105U/4bpLdFW1XGAP0E2WHnWzsnpjsJc672szYQK0R5zenZbfb1fW&#10;PJlHO1QP4Z3mPx1wSXpT54fzYVzvxbvKdmERNEF2SPRlIip2nnB4mc3Tiwy4c5jK5p/PZiNx3sCx&#10;vFnFm69/XZewfNgUS5tK6Q14x+3xuP/D89QwI5C6C+0/WtKWBT2dUaJYBxZejW6BN0ApbA6qQHAc&#10;uRHmEZ+z+SmAAA4YoO8mStlFNlGaZZcDpalblvON8yuhETfb3jmPy+syRqyJEd+pGFowf7C9RNt7&#10;SsD2lhKw/XqwvWE+rAtnGELSwxmNlTQQDoWE2U5vxbNGnd8fGgjgQEMqqHQvkepQmmXnl5dz7PuV&#10;Pqriv8HEB2o0CiSOgvg/CAeS/6L5465caieGwkPn2MFEAzY95C0Vgpmdpyl+4U7LtrxtpQw8nK3X&#10;19KSLQv3C/5GIK9kxjp/w1wz6HBqlEmFH5rLB9cEN611+QKm68FmBXW/NswKSuQ3BbYON1gMbAzW&#10;MbBeXmu85/CoYM/n3Q9mDQnbF9SD3e51dDfLo5Gg3yAYtGGl0l82XldtcBl8abGicQBfGkZ4JUH0&#10;6s47HKNqf8kvfwMAAP//AwBQSwMEFAAGAAgAAAAhAF0c4lXdAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FqwzAQRO+F/oPYQm+NrISmxrEcQmh7CoUmhZKbYm1sE2tlLMV2/r7bU3sahllm3ubr&#10;ybViwD40njSoWQICqfS2oUrD1+HtKQURoiFrWk+o4YYB1sX9XW4y60f6xGEfK8ElFDKjoY6xy6QM&#10;ZY3OhJnvkDg7+96ZyLavpO3NyOWulfMkWUpnGuKF2nS4rbG87K9Ow/toxs1CvQ67y3l7Ox6eP753&#10;CrV+fJg2KxARp/h3DL/4jA4FM538lWwQLXvFr0QNL0sQHC8U60nDPE1BFrn8j1/8AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHJLZG+dAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF0c4lXdAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 52" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtoBc6xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAvIZFj0qS4kU1IMRhDD/l5gK21tU2slbFUx337qFDocZiZb5h9NplOjDS41rKC9SoC&#10;QVxZ3XKt4HrJl68gnEfW2FkmBT/kIEtnT3tMtL3zicazr0WAsEtQQeN9n0jpqoYMupXtiYP3ZQeD&#10;PsihlnrAe4CbTsZRtJUGWw4LDfZ0bKi6nb+NgtLvTp8f+WL9jrKe+jIuFvawUep5Ph3eQHia/H/4&#10;r11oBS8x/H4JP0CmDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtoBc6xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Miglioramento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mantenimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>delle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>funzioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fisiche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>contributo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>all'autonomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>nelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>attività</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>quotidiane</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A7B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="73"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A7C" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
+              <w:ind w:left="316" w:firstLine="96"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487474688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692ADE" wp14:editId="41692ADF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>57150</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>8034</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="53" name="Group 53"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="54" name="Graphic 54"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="08EC1FC9" id="Group 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.5pt;margin-top:.65pt;width:10.3pt;height:10.6pt;z-index:-15841792;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj9pFsnQIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g7lfbST+tOtXUrNGk&#10;qqvUTrsmGH9oGBiQOP33OxwbJ2mnaepy4RzMy+Gch9dc3+w6SbbCulargmYnKSVCcV22qi7o9+e7&#10;T5eUOM9UyaRWoqAvwtGbxccP173JxUw3WpbCEkiiXN6bgjbemzxJHG9Ex9yJNkLBZKVtxzwMbZ2U&#10;lvWQvZPJLE3Pk17b0ljNhXPwdjlM0gXmryrB/beqcsITWVCozePT4nMdnsnimuW1ZaZp+VgGe0cV&#10;HWsVbDqlWjLPyMa2b1J1Lbfa6cqfcN0luqpaLrAH6CZLX3WzsnpjsJc672szYQK0rzi9Oy1/2K6s&#10;eTKPdqgewnvNfzrgkvSmzg/nw7jei3eV7cIiaILskOjLRFTsPOHwMpunlxlw5zCVzU/PZyNx3sCx&#10;vFnFmy9/XZewfNgUS5tK6Q14x+3xuP/D89QwI5C6C+0/WtKWBT07pUSxDiy8Gt0Cb4BS2BxUgeA4&#10;ciPMV3zO52cAAjhggL6bKGWX2URpll0NlKZuWc43zq+ERtxse+88Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC6cYQhJD2c0VtJAOBQSZju9Fc8adX5/aCCAAw2poNK9RKpDaZZdXF3Nse8j&#10;fVTFf4OJD9RoFEgcBfF/EA4k/0Xzx1251E4MhYfOsYOJBmx6yFsqBDO7SFP8wp2WbXnXShl4OFuv&#10;b6UlWxbuF/yNQI5kxjq/ZK4ZdDg1yqTCD83lg2uCm9a6fAHT9WCzgrpfG2YFJfKrAluHGywGNgbr&#10;GFgvbzXec3hUsOfz7gezhoTtC+rBbg86upvl0UjQbxAM2rBS6c8br6s2uAy+tFjROIAvDSO8kiA6&#10;uvMOx6jaX/KL3wAAAP//AwBQSwMEFAAGAAgAAAAhAExfqMvdAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdJKXFxmxKKeqpCLaCeJsm0yQ0Oxuy2yT9944nexrevOG9b7L1&#10;ZFs1UO8bxwbiWQSKuHBlw5WBr8Pb0zMoH5BLbB2TgSt5WOf3dxmmpRv5k4Z9qJSEsE/RQB1Cl2rt&#10;i5os+pnriMU7ud5iENlXuuxxlHDb6iSKltpiw9JQY0fbmorz/mINvI84bubx67A7n7bXn8Pi43sX&#10;kzGPD9PmBVSgKfwfwx++oEMuTEd34dKr1sBKPgmynoMSN1ktQR1lJgvQeaZv6fNfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAGP2kWydAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAExfqMvdAAAABQEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 54" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNBSrVwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimir+UY0iiiCCB38eYG3WtthsShO1vr0RBI/DzHzDzJe1KcSTKpdbVtDvRSCIE6tz&#10;ThVcztvuFITzyBoLy6TgTQ6Wi2ZjjrG2Lz7S8+RTESDsYlSQeV/GUrokI4OuZ0vi4N1sZdAHWaVS&#10;V/gKcFPIQRSNpcGcw0KGJa0zSu6nh1Gw95Pj9bDt9Dco07rcD3Yduxoq1W7VqxkIT7X/h3/tnVYw&#10;GsL3S/gBcvEBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjQUq1cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Alleviare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>malattia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>psichica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>nell'ambito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trattamento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>psichiatrico</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A7D" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A7E" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:right="253" w:firstLine="134"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487475200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AE0" wp14:editId="41692AE1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>11958</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="55" name="Group 55"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="56" name="Graphic 56"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117993" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6A61B240" id="Group 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.5pt;margin-top:.95pt;width:10.3pt;height:10.6pt;z-index:-15841280;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsncJtngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lFKRIomGNUk&#10;BEgw7dp1nA/NsT3bbcq/3/FJnBaYpon1Ij2OXx+f8/iNLy73nSQ7YV2rVUGzk5QSobguW1UX9PvT&#10;zaclJc4zVTKplSjos3D0cvXxw0VvcjHTjZalsASSKJf3pqCN9yZPEscb0TF3oo1QMFlp2zEPQ1sn&#10;pWU9ZO9kMkvTRdJrWxqruXAO3l4Pk3SF+atKcH9fVU54IgsKtXl8WnxuwjNZXbC8tsw0LR/LYO+o&#10;omOtgk2nVNfMM7K17ZtUXcutdrryJ1x3ia6qlgvsAbrJ0lfdrK3eGuylzvvaTJgA7StO707L73Zr&#10;ax7Ngx2qh/BW858OuCS9qfPj+TCuD+J9ZbuwCJogeyT6PBEVe084vMzm6TID7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77gDHvd/eB4bZgRSd6H9B0vasqCnC0oU68DC69Et8AYohc1BFQiO&#10;IzfCfMVnMT8FEMABA/TdRClbZhOlWXY+UJq6ZTnfOr8WGnGz3a3zuLwuY8SaGPG9iqEF8wfbS7S9&#10;pwRsbykB228G2xvmw7pwhiEkPZzRWEkD4VBImO30Tjxp1PnDoYEADjSkgkoPEqmOpVl2dn4+x75f&#10;6KMq/htMfKRGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTY95SIZjZWZriF+60bMubVsrAw9l6&#10;cyUt2bFwv+BvBPJCZqzz18w1gw6nRplU+KG5fHBNcNNGl89guh5sVlD3a8usoER+U2DrcIPFwMZg&#10;EwPr5ZXGew6PCvZ82v9g1pCwfUE92O1OR3ezPBoJ+g2CQRtWKv1l63XVBpfBlxYrGgfwpWGEVxJE&#10;L+684zGqDpf86jcAAAD//wMAUEsDBBQABgAIAAAAIQDaiqnd3QAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9Ba8JAEIXvhf6HZQq91U2Uak2zEZG2JylUC8XbmIxJMDsbsmsS/32np3oa3rzhvW/S&#10;1Wgb1VPna8cG4kkEijh3Rc2lge/9+9MLKB+QC2wck4EreVhl93cpJoUb+Iv6XSiVhLBP0EAVQpto&#10;7fOKLPqJa4nFO7nOYhDZlbrocJBw2+hpFM21xZqlocKWNhXl593FGvgYcFjP4rd+ez5trof98+fP&#10;NiZjHh/G9SuoQGP4P4Y/fEGHTJiO7sKFV42BhXwSZL0EJe50MQd1lDmLQWepvqXPfgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBsncJtngIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDaiqnd3QAAAAUBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                      <v:shape id="Graphic 56" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASmxE5wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimir+UY0iiiCCB38eYG3WtthsShO1vr0RBI/DzHzDzJe1KcSTKpdbVtDvRSCIE6tz&#10;ThVcztvuFITzyBoLy6TgTQ6Wi2ZjjrG2Lz7S8+RTESDsYlSQeV/GUrokI4OuZ0vi4N1sZdAHWaVS&#10;V/gKcFPIQRSNpcGcw0KGJa0zSu6nh1Gw95Pj9bDt9Dco07rcD3Yduxoq1W7VqxkIT7X/h3/tnVYw&#10;GsP3S/gBcvEBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEpsROcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117993,l117993,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLO LAMal: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>misure di prevenzione delle cadute per persone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>età</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>superiore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>anni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>con</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>rischio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>caduta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>da moderato ad elevato</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A7F" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A80" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A81" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="182"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A82" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Medico: n.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>RCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>GLN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A83" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A84" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A85" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A86" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A87" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A88" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A89" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A8A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A8B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54" w:after="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A8C" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AE2" wp14:editId="41692AE3">
+                      <wp:extent cx="1866900" cy="6350"/>
+                      <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                      <wp:docPr id="57" name="Group 57"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1866900" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="1866900" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="58" name="Graphic 58"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="3009"/>
+                                  <a:ext cx="1866900" cy="1270"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="1866900">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="1866619" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="6019">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="691AE565" id="Group 57" o:spid="_x0000_s1026" style="width:147pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="18669,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/SPDObQIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC815IdRI0Fy0ERN0aB&#10;IA0QBz3TFLWgFMkOacv++w6pxY4T9JDqQDxyhrO8eeLi9tBIshdga60yOp3ElAjFdV6rMqMvm/sv&#10;N5RYx1TOpFYio0dh6e3y86dFa1Ix05WWuQCCQZRNW5PRyjmTRpHllWiYnWgjFBoLDQ1zuIUyyoG1&#10;GL2R0SyOk6jVkBvQXFiLp6vOSJchflEI7n4WhRWOyIxibS6sENatX6PlgqUlMFPVvC+DfaCKhtUK&#10;k46hVswxsoP6Taim5qCtLtyE6ybSRVFzEXrAbqbxRTdr0DsTeinTtjQjTUjtBU8fDssf92swz+YJ&#10;uuoRPmj+2yIvUWvK9Nzu9+XJ+VBA4y9hE+QQGD2OjIqDIxwPpzdJMo+ReI625Oq6J5xXOJU3l3j1&#10;/V/XIpZ2KUNhYyGtQeXYEzn2/8h5rpgRgXPrm38CUucZvUYZK9aggNe9VvAEOfLJ0cvz1+9sT+W7&#10;7FzF8byT3LsETWdfA0FjpyzlO+vWQgei2f7Buk6w+YBYNSB+UAMElL0XvAyCd5Sg4IESFPy2y26Y&#10;8/f89Dwk7WlS/qzRe7HRweoupoSlnaxSnXv5WSfTOSWDDNC380Dg06CkOhBSIz5vTipfRRJjAJ/Y&#10;alnn97WUYQPl9k4C2TP/F4fP94ERXrkZsG7FbNX5BVPvJlWQs0276fipbXV+xOG2OM6M2j87BoIS&#10;+UOhfPw7MQAYwHYA4OSdDq9JIAhzbg6/GBji02fU4WQf9aAilg5D862Pvv6m0t92The1nygqeqio&#10;36CiAwo/PqJXL8v5PnidntLlXwAAAP//AwBQSwMEFAAGAAgAAAAhAMaE/3DaAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpP5BYzalFPVUhLaCeJtmp0lodjZkt0n67R29&#10;6GXg8R5vfi9fTK5VA/Wh8WwgnSWgiEtvG64MfOxebx5BhYhssfVMBs4UYFFcXuSYWT/yhoZtrJSU&#10;cMjQQB1jl2kdypochpnviMU7+N5hFNlX2vY4Srlr9TxJHrTDhuVDjR2taiqP25Mz8DbiuLxNX4b1&#10;8bA6f+3u3z/XKRlzfTUtn0FFmuJfGH7wBR0KYdr7E9ugWgMyJP5e8eZPdyL3EkpAF7n+z158AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL9I8M5tAgAAkgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMaE/3DaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
+                      <v:shape id="Graphic 58" o:spid="_x0000_s1027" style="position:absolute;top:30;width:18669;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1866900,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7QqJFwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCd40mahINYooittlWPX+bN7abs1LbaJ2//1yGHj8+H4vVq2txIMaXzrW8DZUIIgzZ0rO&#10;NZxPu8EMhA/IBivHpOGXPKyW3c4CE+OefKRHGnIRQ9gnqKEIoU6k9FlBFv3Q1cSR+3KNxRBhk0vT&#10;4DOG20qOlJpKiyXHhgJr2hSU/aR3q0Ht08s1/eZZNVHj9VZ+fkzfs5vW/V67noMI1IaX+N99MBom&#10;cWz8En+AXP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+0KiRcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l1866619,e" filled="f" strokeweight=".16719mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A8D" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20" w:line="198" w:lineRule="exact"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>firma</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5084" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B414FF" w14:textId="77777777" w:rsidR="00640D25" w:rsidRPr="008A0900" w:rsidRDefault="00640D25" w:rsidP="00640D25">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41692A8E" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="229"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Causa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A8F" w14:textId="73888528" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1497"/>
+                <w:tab w:val="left" w:pos="2415"/>
+              </w:tabs>
+              <w:spacing w:before="100"/>
+              <w:ind w:left="289"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AE4" wp14:editId="41692AE5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>30784</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>66581</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="59" name="Group 59"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="60" name="Graphic 60"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="77BDF72F" id="Group 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.4pt;margin-top:5.25pt;width:10.3pt;height:10.6pt;z-index:-15843328;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1tU+ZnAIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSRpR4GIFE0wqkkI&#10;kGDas+s4H5pje7bblH+/65s4LWWaJpaH5Do+vvee42NfXu06SbbCulargmYnKSVCcV22qi7o9+fb&#10;T+eUOM9UyaRWoqAvwtGr5ccPl73JxUw3WpbCEkiiXN6bgjbemzxJHG9Ex9yJNkLBZKVtxzwMbZ2U&#10;lvWQvZPJLE0XSa9taazmwjn4ezNM0iXmryrB/UNVOeGJLCj05vFt8b0O72R5yfLaMtO0fGyDvaOL&#10;jrUKik6pbphnZGPbN6m6llvtdOVPuO4SXVUtF8gB2GTpEZuV1RuDXOq8r80kE0h7pNO70/L77cqa&#10;J/Noh+4hvNP8pwNdkt7U+eF8GNd78K6yXVgEJMgOFX2ZFBU7Tzj8zObpeQa6c5jK5p8Xs1Fx3sC2&#10;vFnFm69/XZewfCiKrU2t9Aa84/byuP+T56lhRqDqLtB/tKQtC7oAFop1YOHV6Bb4AyqF4oAKCo4j&#10;N4p5pM9ifgopQAcM0HeTStl5Nqk0yy4GlSa2LOcb51dCo9xse+c8Lq/LGLEmRnynYmjB/MH2Em3v&#10;KQHbW0rA9uvB9ob5sC7sYQhJD3s0dtJAODQSZju9Fc8acX6/aQCADQ2poNM9RKpDaJadXVycIu9X&#10;+IiKX4OJD9AoLiSOgPgdgIOS/4L5Y1UutRND44E5MpjUgKKHekuFwszO0hRPuNOyLW9bKYMeztbr&#10;a2nJloX7BZ9RkFcwY52/Ya4ZcDg1wqTCg+bywTXBTWtdvoDperBZQd2vDbOCEvlNga2Bto+BjcE6&#10;BtbLa433HG4V1Hze/WDWkFC+oB7sdq+ju1kejQR8A2DAhpVKf9l4XbXBZXDSYkfjAE4aRnglQfTq&#10;zjscI2p/yS9/AwAA//8DAFBLAwQUAAYACAAAACEAigUL+90AAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEzOwUrDQBAG4LvgOywjeLObtI1KzKaUop6K0FYQb9NkmoRmZ0N2m6Rv73jS48w//PNlq8m2&#10;aqDeN44NxLMIFHHhyoYrA5+Ht4dnUD4gl9g6JgNX8rDKb28yTEs38o6GfaiUlLBP0UAdQpdq7Yua&#10;LPqZ64glO7neYpCxr3TZ4yjlttXzKHrUFhuWDzV2tKmpOO8v1sD7iON6Eb8O2/Npc/0+JB9f25iM&#10;ub+b1i+gAk3h7xh++UKHXExHd+HSq9bAUuBB1lECSuJ5sgR1NLCIn0Dnmf7Pz38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEANbVPmZwCAAAsBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAigUL+90AAAAGAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                      <v:shape id="Graphic 60" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8UuZrvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY0VUSlmhZRBBFc+DnA2IxtsZmUJmq9vVkILh/vv0pbU4kXNa60rGA8ikAQZ1aXnCu4&#10;XnbDBQjnkTVWlknBhxykSbezwljbN5/odfa5CCHsYlRQeF/HUrqsIINuZGviwN1tY9AH2ORSN/gO&#10;4aaSkyiaSYMlh4YCa9oUlD3OT6Pg4Oen23E3GG9R5m19mOwHdj1Vqt9r10sQnlr/F//ce61gFtaH&#10;L+EHyOQLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPFLma70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AE6" wp14:editId="41692AE7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>792784</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>66581</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="61" name="Group 61"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="62" name="Graphic 62"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6AE84E85" id="Group 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:62.4pt;margin-top:5.25pt;width:10.3pt;height:10.6pt;z-index:-15842816;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA63hyYngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9J2lEgIkUTjGoS&#10;AiSYdu06zofm2J7tNuXf7/gkTkuZpon1Ij2OXx+f8/iNL692nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;7adzSpxnqmRSK1HQF+Ho1fLjh8ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0ZJukS81eV4P6hqpzwRBYUavP4tPhch2eyvGR5bZlpWj6Wwd5R&#10;RcdaBZtOqW6YZ2Rj2zepupZb7XTlT7juEl1VLRfYA3STpUfdrKzeGOylzvvaTJgA7RGnd6fl99uV&#10;NU/m0Q7VQ3in+U8HXJLe1PnhfBjXe/Gusl1YBE2QHRJ9mYiKnSccXmbz9DwD7hymsvnnxWwkzhs4&#10;ljerePP1r+sSlg+bYmlTKb0B77g9Hvd/eJ4aZgRSd6H9R0vasqCLGSWKdWDh1egWeAOUwuagCgTH&#10;kRthHvFZzE8BBHDAAH03UcrOs4nSLLsYKE3dspxvnF8JjbjZ9s55XF6XMWJNjPhOxdCC+YPtJdre&#10;UwK2t5SA7deD7Q3zYV04wxCSHs5orKSBcCgkzHZ6K5416vz+0EAABxpSQaV7iVSH0iw7u7g4xb5f&#10;6aMq/htMfKBGo0DiKIj/g3Ag+S+aP+7KpXZiKDx0jh1MNGDTQ95SIZjZWZriF+60bMvbVsrAw9l6&#10;fS0t2bJwv+BvBPJKZqzzN8w1gw6nRplU+KG5fHBNcNNaly9guh5sVlD3a8OsoER+U2DrcIPFwMZg&#10;HQPr5bXGew6PCvZ83v1g1pCwfUE92O1eR3ezPBoJ+g2CQRtWKv1l43XVBpfBlxYrGgfwpWGEVxJE&#10;r+68wzGq9pf88jcAAAD//wMAUEsDBBQABgAIAAAAIQCRbtjB3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aRNVGI2pRT1VARbofS2zU6T0OxsyG6T9N87PentPd7jzTf5&#10;crKtGLD3jSMF8SwCgVQ601Cl4Gf38fQKwgdNRreOUMEVPSyL+7tcZ8aN9I3DNlSCR8hnWkEdQpdJ&#10;6csarfYz1yFxdnK91YFtX0nT65HHbSvnUfQsrW6IL9S6w3WN5Xl7sQo+Rz2uFvH7sDmf1tfDLv3a&#10;b2JU6vFhWr2BCDiFvzLc8BkdCmY6ugsZL1r284TRA4soBXErJGkC4qhgEb+ALHL5/4PiFwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADreHJieAgAALAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJFu2MHfAAAACQEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:shape id="Graphic 62" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjzN2HwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimlpEpRpFFEEED/48wNqsbbHZlCZqfXsjCB6HmfmGmS8bU4on1a6wrGA4iEAQp1YX&#10;nCm4nLf9KQjnkTWWlknBmxwsF+3WHBNtX3yk58lnIkDYJagg975KpHRpTgbdwFbEwbvZ2qAPss6k&#10;rvEV4KaUcRSNpcGCw0KOFa1zSu+nh1Gw95Pj9bDtDTcos6bax7ueXY2U6naa1QyEp8b/w7/2TisY&#10;x/D9En6AXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo8zdh8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487474176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41692AE8" wp14:editId="41692AE9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1376984</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>66581</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="130810" cy="134620"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="63" name="Group 63"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="130810" cy="134620"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="130810" cy="134620"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="64" name="Graphic 64"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="6350" y="6350"/>
+                                  <a:ext cx="118110" cy="121920"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="118110" h="121920">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="121462"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117995" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="121462"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="12700">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="4B921AA2" id="Group 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:108.4pt;margin-top:5.25pt;width:10.3pt;height:10.6pt;z-index:-15842304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="130810,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArY+mbngIAACwGAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1P2zAUhu8n7T9Yvh9JWigQkaIJRjUJ&#10;MSSYdu06zofm2J7tNuXf7/gkTluYpon1Ij2OXx+f8/iNr653nSRbYV2rVUGzk5QSobguW1UX9Pvz&#10;3acLSpxnqmRSK1HQF+Ho9fLjh6ve5GKmGy1LYQkkUS7vTUEb702eJI43omPuRBuhYLLStmMehrZO&#10;Sst6yN7JZJami6TXtjRWc+EcvL0dJukS81eV4P5bVTnhiSwo1ObxafG5Ds9kecXy2jLTtHwsg72j&#10;io61CjadUt0yz8jGtm9SdS232unKn3DdJbqqWi6wB+gmS191s7J6Y7CXOu9rM2ECtK84vTstf9iu&#10;rHkyj3aoHsJ7zX864JL0ps4P58O43ot3le3CImiC7JDoy0RU7Dzh8DKbpxcZcOcwlc1PF7OROG/g&#10;WN6s4s2Xv65LWD5siqVNpfQGvOP2eNz/4XlqmBFI3YX2Hy1py4IuTilRrAMLr0a3wBugFDYHVSA4&#10;jtwI8xWfxfwMQAAHDNB3E6XsIpsozbLLgdLULcv5xvmV0Iibbe+dx+V1GSPWxIjvVAwtmD/YXqLt&#10;PSVge0sJ2H492N4wH9aFMwwh6eGMxkoaCIdCwmynt+JZo87vDw0EcKAhFVS6l0h1KM2y88vLM+z7&#10;SB9V8d9g4gM1GgUSR0H8H4QDyX/R/HFXLrUTQ+Ghc+xgogGbHvKWCsHMztMUv3CnZVvetVIGHs7W&#10;6xtpyZaF+wV/I5AjmbHO3zLXDDqcGmVS4Yfm8sE1wU1rXb6A6XqwWUHdrw2zghL5VYGtww0WAxuD&#10;dQyslzca7zk8KtjzefeDWUPC9gX1YLcHHd3N8mgk6DcIBm1YqfTnjddVG1wGX1qsaBzAl4YRXkkQ&#10;Hd15h2NU7S/55W8AAAD//wMAUEsDBBQABgAIAAAAIQDNX/jT4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9La8MwEITvhf4HsYXeGvnRPHAthxDankKhSaHktrE2tom1MpZiO/++6qk9DjPMfJOv&#10;J9OKgXrXWFYQzyIQxKXVDVcKvg5vTysQziNrbC2Tghs5WBf3dzlm2o78ScPeVyKUsMtQQe19l0np&#10;ypoMupntiIN3tr1BH2RfSd3jGMpNK5MoWkiDDYeFGjva1lRe9lej4H3EcZPGr8Puct7ejof5x/cu&#10;JqUeH6bNCwhPk/8Lwy9+QIciMJ3slbUTrYIkXgR0H4xoDiIEknT5DOKkII2XIItc/n9Q/AAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArY+mbngIAACwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDNX/jT4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:shape id="Graphic 64" o:spid="_x0000_s1027" style="position:absolute;left:6350;top:6350;width:118110;height:121920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118110,121920" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDaeBowAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvAimiqiUo0iiiCCB6sfsDZrW2w2pYla/94IgsdhZt4wi1VjSvGk2hWWFQwHEQji1OqC&#10;MwWX864/A+E8ssbSMil4k4PVst1aYKzti0/0THwmAoRdjApy76tYSpfmZNANbEUcvJutDfog60zq&#10;Gl8Bbko5iqKJNFhwWMixok1O6T15GAUHPz1dj7vecIsya6rDaN+z67FS3U6znoPw1Ph/+NfeawWT&#10;MXy/hB8glx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ2ngaMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,121462r117995,l117995,,,,,121462xe" filled="f" strokeweight="1pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Malattia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Incidente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00672435">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Infermità congenite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00672435">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>IC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A90" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="217"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A91" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="229"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Diagnosi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Motivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>trattamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="232323"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(classificato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="232323"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>descrittivo)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C43E6" w:rsidRPr="008A0900" w14:paraId="0A0253D5" w14:textId="77777777" w:rsidTr="78F07D30">
+      <w:tr w:rsidR="00847515" w14:paraId="41692AA5" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="3792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0736A960" w14:textId="075E3B20" w:rsidR="002C43E6" w:rsidRPr="008A0900" w:rsidRDefault="002C43E6" w:rsidP="002C43E6">
-[...65 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="41692A93" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570C8C49" w14:textId="77777777" w:rsidR="002C43E6" w:rsidRPr="008A0900" w:rsidRDefault="002C43E6" w:rsidP="002C43E6">
-[...1678 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="41692A94" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A95" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A96" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A97" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A98" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="63"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A99" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="229"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ergoterapista: n.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>RCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>GLN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692A9A" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A9B" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A9C" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A9D" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A9E" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692A9F" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692AA0" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692AA1" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692AA2" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="de-CH"/>
-[...697 lines deleted...]
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41692AA3" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="229"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...205 lines deleted...]
-                <w:b w:val="0"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41692AEA" wp14:editId="41692AEB">
+                      <wp:extent cx="1922145" cy="6350"/>
+                      <wp:effectExtent l="9525" t="0" r="1905" b="3175"/>
+                      <wp:docPr id="65" name="Group 65"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1922145" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="1922145" cy="6350"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="66" name="Graphic 66"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="3009"/>
+                                  <a:ext cx="1922145" cy="1270"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="1922145">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="1921520" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="6019">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7D88EEAC" id="Group 65" o:spid="_x0000_s1026" style="width:151.35pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="19221,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG6KaBcAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC811pSu7VgOSjixigQ&#10;JAHiomeaohaUItkhbTl/3yEl2Y4T9JDqIDxyhrO8eeTi+tBKshdgG61ymkxiSoTiumhUldOfm9tP&#10;XymxjqmCSa1ETp+FpdfLjx8WnclEqmstCwEEgyibdSantXMmiyLLa9EyO9FGKDSWGlrmcAlVVADr&#10;MHorozSOZ1GnoTCgubAWd1e9kS5D/LIU3D2UpRWOyJxibS78Ify3/h8tFyyrgJm64UMZ7B1VtKxR&#10;mPQYasUcIztoXoVqGw7a6tJNuG4jXZYNF6EH7CaJL7pZg96Z0EuVdZU50oTUXvD07rD8fr8G82Qe&#10;oa8e4Z3mvy3yEnWmys7tfl2dnA8ltP4QNkEOgdHnI6Pi4AjHzWSepsnnKSUcbbOr6UA4r3Eqrw7x&#10;+vu/jkUs61OGwo6FdAaVY0/k2P8j56lmRgTOrW/+EUhTYOkzShRrUcDrQSu4gxz55Ojl+RtWdqDy&#10;TXau4njeS+5NgpL0SyDo2CnL+M66tdCBaLa/s64XbDEiVo+IH9QIAWXvBS+D4B0lKHigBAW/7bMb&#10;5vw5Pz0PSXealN9r9V5sdLC6iylhaSerVOdeOOtkmuIlG2WAvr0HAp8GJdWDkBrxeXNS+SpmcTIP&#10;98hq2RS3jZS+CgvV9kYC2TN/i8Pn+8AIL9wMWLditu79gmlwkyrI2Wb9dPzUtrp4xuF2OM6c2j87&#10;BoIS+UOhfPw7MQIYwXYE4OSNDq9JIAhzbg6/GBji0+fU4WTv9agilo1D860fff1Jpb/tnC4bP1FU&#10;9FjRsEBFBxQuPqIXL8v5OnidntLlXwAAAP//AwBQSwMEFAAGAAgAAAAhAPZueHvbAAAAAwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpMU/xGxKKeqpCLaCeJtmp0lodjZkt0n6&#10;7R292MuD4T3e+02+nFyrBupD49lAOktAEZfeNlwZ+Ny93j2BChHZYuuZDJwpwLK4vsoxs37kDxq2&#10;sVJSwiFDA3WMXaZ1KGtyGGa+Ixbv4HuHUc6+0rbHUcpdq+dJ8qAdNiwLNXa0rqk8bk/OwNuI42qR&#10;vgyb42F9/t7dv39tUjLm9mZaPYOKNMX/MPziCzoUwrT3J7ZBtQbkkfin4i2S+SOovYQS0EWuL9mL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBG6KaBcAIAAJIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2bnh72wAAAAMBAAAPAAAAAAAAAAAA&#10;AAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                      <v:shape id="Graphic 66" o:spid="_x0000_s1027" style="position:absolute;top:30;width:19221;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1922145,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnsIZkxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdVcPUVJXEf9ALV5qpZDba/aZBLNvQ3Yb02/vCgWPw8z8hlmseluLjlpfOdYwGSsQ&#10;xLkzFRcazl/71zkIH5AN1o5Jwx95WC0HLwtMjbvxJ3WnUIgIYZ+ihjKEJpXS5yVZ9GPXEEfv4lqL&#10;Icq2kKbFW4TbWk6VSqTFiuNCiQ1tSsqvp1+rYatmP2pdZecw/97ssqzLrh/Hg9ajYb9+AxGoD8/w&#10;f/vdaEgSeHyJP0Au7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnsIZkxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l1921520,e" filled="f" strokeweight=".16719mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41692AA4" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="229"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>firma</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="244E0A4B" w14:textId="58A0D9F5" w:rsidR="00B07DF5" w:rsidRPr="00686F98" w:rsidRDefault="1A12C766" w:rsidP="78F07D30">
+    <w:p w14:paraId="41692AA6" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00847515">
       <w:pPr>
-        <w:pStyle w:val="TabTitel"/>
-        <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="161"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...50 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B07DF5" w:rsidRPr="00686F98" w:rsidSect="008A0900">
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="41692AA7" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:left="6353"/>
+      </w:pPr>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collaborazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CRS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CTM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>santésuisse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41692AA8" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Osservazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>all’attenzione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>medico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>prescrivente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41692AA9" w14:textId="77777777" w:rsidR="00847515" w:rsidRDefault="00763413">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="230" w:right="1198"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inviare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>separatamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informazioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l’ergoterapista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dell’incidente,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inizio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>malattia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dell’operazione, precauzioni necessarie, schema di trattamento, ecc.) per favore.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00847515">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="580" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...517 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00640D25"/>
-[...184 lines deleted...]
-    <w:rsid w:val="7C338367"/>
+    <w:rsidRoot w:val="00847515"/>
+    <w:rsid w:val="00672435"/>
+    <w:rsid w:val="0069404E"/>
+    <w:rsid w:val="006B7B6C"/>
+    <w:rsid w:val="006F3854"/>
+    <w:rsid w:val="00847515"/>
+    <w:rsid w:val="0087177B"/>
+    <w:rsid w:val="0095443B"/>
+    <w:rsid w:val="00AB39CD"/>
+    <w:rsid w:val="00D53EAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B84C3A8"/>
-  <w15:docId w15:val="{E6C5ACB6-5892-4F64-8FDF-F3F5A500071F}"/>
+  <w14:docId w14:val="41692A39"/>
+  <w15:docId w15:val="{8F5407A7-45AE-403B-8982-D4955A70AC04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5080,2428 +7164,468 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00115A56"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="230"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="90"/>
+      <w:ind w:left="230"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabTitel">
-    <w:name w:val="Tab_Titel"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00640D25"/>
-[...12 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:spacing w:val="4"/>
       <w:sz w:val="19"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
-[...122 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
-[...1878 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Status xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xsi:nil="true"/>
     <TaxCatchAll xmlns="03b8acf0-552f-455d-8404-7306cd635f6f" xsi:nil="true"/>
-    <Status xmlns="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100407FBDF406678F4DBE25FC012E8E35FF" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="5bab49d2af66eee44007ff000fad4143">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce8a3181-d2a5-4452-ad27-bcf66407d50e" xmlns:ns3="03b8acf0-552f-455d-8404-7306cd635f6f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1ad2b1a23be135faf6db381f6cf2ee5" ns2:_="" ns3:_="">
     <xsd:import namespace="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <xsd:import namespace="03b8acf0-552f-455d-8404-7306cd635f6f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
@@ -7695,114 +7819,116 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E2CC61-6331-4958-A667-D2E79917E201}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34C4EA16-9AD7-463D-AF3B-D8108A24D7A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <ds:schemaRef ds:uri="03b8acf0-552f-455d-8404-7306cd635f6f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8A05FCE-07DE-4B32-946D-8F317E39B491}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEF88780-0CD0-468F-A807-383339A53BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FB1250A-7F00-445E-A9A3-1A85DBA2044B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A62D2BA4-FE1A-4AFA-8035-372E07649F2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ce8a3181-d2a5-4452-ad27-bcf66407d50e"/>
     <ds:schemaRef ds:uri="03b8acf0-552f-455d-8404-7306cd635f6f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>269</Words>
-  <Characters>1697</Characters>
+  <Words>226</Words>
+  <Characters>1426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1963</CharactersWithSpaces>
+  <CharactersWithSpaces>1649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Verordnungsformular_Handtherapie_de</dc:title>
+  <dc:creator>Fausch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-06-03T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-30T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>macOS Version 26.5 (Build 25F71) Quartz PDFContext</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100407FBDF406678F4DBE25FC012E8E35FF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>it</vt:lpwstr>
   </property>
 </Properties>
 </file>